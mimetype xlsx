--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Tuyau 40-42mm</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>1 m. Manufrance, de 1909 à 1966 : bout fileté, pour conduite d'eau ou de gaz, fer noir de 1909 à 1934 et depuis 1951 ; fer galvanisé de 1935 à 1939 ; 1976 et 1979, en plastique armé. Leroy Merlin, 2013 : 40mm, tuyau annelé Alifex, 40mm ; 2014, pour aspiration, en pvc; 2016 : tuyau d'évacuation PVC, 40 mm, 2m ; 2019, aspiration, diam 40 mm, par 7 m ; 2020, par 25 m.
 Le prix réel a beaucoup baissé de 1909 à 1966: de 13 à 4 salaires horaires. Le tuyau actuel n'est pas dans le même matériau et coûte 10 fois moins cher.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Jardin</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Les instruments ont fait l'objet d'un progrès technique important et leur prix réel a beaucoup baissé depuis le début des données (environ 1900) ; la baisse est toujours importante pendant les Trente glorieuses ; elle est parfois sensible même depuis 2013. Certains produits ont disparu ou changé de conception.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Dans cette rubrique "Jardins" s'agit de produits de jardin pour des particuliers, à la différence des produits pour la ferme.
+Les instruments métalliques ont fait l'objet d'un progrès technique important et leur prix réel a beaucoup baissé depuis le début des données (environ 1900) ; la baisse est toujours importante pendant les Trente glorieuses ; elle est parfois sensible même depuis 2013. Certains produits ont disparu ou changé de conception.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,136 +553,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>4.25</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>13.28125</v>
+        <v>13.28</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>4.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>13.636364</v>
+        <v>13.64</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>3.25</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>9.848485</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>3.3</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>9.705882000000001</v>
+        <v>9.710000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>3.3</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>9.705882000000001</v>
+        <v>9.710000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>3.25</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>9.558824</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -733,51 +733,51 @@
         <v>1920</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>1.81</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1921</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>11</v>
       </c>
       <c r="D14" s="4">
         <v>1.67</v>
       </c>
       <c r="E14" s="4">
-        <v>6.586826</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1922</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>1.69</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1923</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>1.77</v>
@@ -789,289 +789,289 @@
         <v>1924</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>1.94</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>18</v>
       </c>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4">
-        <v>8.490565999999999</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>19</v>
       </c>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4">
-        <v>7.692308</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>24</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>9.302326000000001</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>22</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>8.088234999999999</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>23</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>7.615894</v>
+        <v>7.62</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>23.5</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>7.057057</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>25</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>7.575758</v>
+        <v>7.58</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>26</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>8.15047</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>20</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>6.535948</v>
+        <v>6.54</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>19</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>6.129032</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>19</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>6.031746</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>25</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>6.297229</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>29</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>5.451128</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>37</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>6.271186</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>37</v>
       </c>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4">
-        <v>6.218487</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>7.33</v>
@@ -1187,204 +1187,204 @@
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>480</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>4.353741</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>600</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>4.528302</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>570</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>4.214418</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>570</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>3.937824</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>570</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>3.659711</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>590</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>3.470588</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>590</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>3.268698</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>600</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>2.891566</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>600</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>2.714932</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>7.9</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>3.361702</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
@@ -1422,51 +1422,51 @@
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>12.9</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>3.623596</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
@@ -1556,94 +1556,94 @@
         <v>1975</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>11.3</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1976</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>15</v>
       </c>
       <c r="D69" s="4">
         <v>12.8</v>
       </c>
       <c r="E69" s="4">
-        <v>1.171875</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1977</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>14.32</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1978</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>14.85</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1979</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>23.6</v>
       </c>
       <c r="D72" s="4">
         <v>16.72</v>
       </c>
       <c r="E72" s="4">
-        <v>1.411483</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1980</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>21.22</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1981</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>22.82</v>
@@ -2045,170 +2045,170 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>5.32</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>0.353019</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>5.9</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>0.387393</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>5.13</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>0.33355</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>5.75</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>0.371687</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>2.4</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>0.153649</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>5.12</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>0.323846</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>5.13</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>0.319626</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>3.8</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>0.23399</v>
+        <v>0.23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">