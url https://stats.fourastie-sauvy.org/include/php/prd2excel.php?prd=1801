--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,55 +39,55 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Lame pour scie à ruban</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Pour le bois le mètre, 5mm, Manufrance de 1910 à 1966;1966: 6mm.
 Le prix réel a été divisé par plus de trois dans cette période.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Outillage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 L'équipe de Jean Fourastié a recueilli, à l'aide des catalogues Saint-Etienne-Manufrance, les prix d'un grand nombre d'outils. Manufrance a fermé en 1980.
 Quelques mises à jour ont été tentées depuis 2012. Il est difficile de suivre ces produits aujourd'hui, d'où les variations parfois importantes d'une année sur l'autre. 
 Dans l'ensemble, les prix réels vérifient largement la théorie : la productivité augmente, et le prix réel baisse, parfois vertigineusement ; les produits dont le prix réel est aujourd'hui plus élevé qu'au siècle dernier sont plus performants, souvent électriques…
-Lors des guerres, et surtout celle de 1939-45,  les prix ont beaucoup monté et il a fallu parfois plus d'une quinzaine d'années pour que les prix réels retrouvent le niveau "d'avant-guerre".</t>
+Lors des guerres, et surtout celle de 1939-45 : les prix ont alors beaucoup monté et il a fallu parfois plus d'une quinzaine d'années pour que les prix réels retrouvent le niveau "d'avant-guerre".</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,119 +552,119 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1910</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.25</v>
       </c>
       <c r="D2" s="4">
         <v>0.33</v>
       </c>
       <c r="E2" s="4">
-        <v>3.787879</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1911</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>3.030303</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1912</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1.25</v>
       </c>
       <c r="D4" s="4">
         <v>0.34</v>
       </c>
       <c r="E4" s="4">
-        <v>3.676471</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1913</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.25</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>3.676471</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1914</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.25</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>3.676471</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1915</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>0.39</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1916</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.44</v>
@@ -702,374 +702,374 @@
         <v>1919</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1920</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>2.9</v>
       </c>
       <c r="D12" s="4">
         <v>1.81</v>
       </c>
       <c r="E12" s="4">
-        <v>1.60221</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1921</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>2.2</v>
       </c>
       <c r="D13" s="4">
         <v>1.67</v>
       </c>
       <c r="E13" s="4">
-        <v>1.317365</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1922</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>3.5</v>
       </c>
       <c r="D14" s="4">
         <v>1.69</v>
       </c>
       <c r="E14" s="4">
-        <v>2.071006</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1923</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>2.2</v>
       </c>
       <c r="D15" s="4">
         <v>1.77</v>
       </c>
       <c r="E15" s="4">
-        <v>1.242938</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1924</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>2.5</v>
       </c>
       <c r="D16" s="4">
         <v>1.94</v>
       </c>
       <c r="E16" s="4">
-        <v>1.28866</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1925</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>2.5</v>
       </c>
       <c r="D17" s="4">
         <v>2.12</v>
       </c>
       <c r="E17" s="4">
-        <v>1.179245</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1926</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>2.7</v>
       </c>
       <c r="D18" s="4">
         <v>2.47</v>
       </c>
       <c r="E18" s="4">
-        <v>1.093117</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1927</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>2.3</v>
       </c>
       <c r="D19" s="4">
         <v>2.58</v>
       </c>
       <c r="E19" s="4">
-        <v>0.891473</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1928</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>2.5</v>
       </c>
       <c r="D20" s="4">
         <v>2.72</v>
       </c>
       <c r="E20" s="4">
-        <v>0.919118</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1929</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>2.5</v>
       </c>
       <c r="D21" s="4">
         <v>3.02</v>
       </c>
       <c r="E21" s="4">
-        <v>0.827815</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1930</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>2.5</v>
       </c>
       <c r="D22" s="4">
         <v>3.33</v>
       </c>
       <c r="E22" s="4">
-        <v>0.7507509999999999</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1931</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>2.5</v>
       </c>
       <c r="D23" s="4">
         <v>3.3</v>
       </c>
       <c r="E23" s="4">
-        <v>0.757576</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1932</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>2.6</v>
       </c>
       <c r="D24" s="4">
         <v>3.19</v>
       </c>
       <c r="E24" s="4">
-        <v>0.815047</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1933</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>2.6</v>
       </c>
       <c r="D25" s="4">
         <v>3.06</v>
       </c>
       <c r="E25" s="4">
-        <v>0.849673</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1934</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>1.5</v>
       </c>
       <c r="D26" s="4">
         <v>3.1</v>
       </c>
       <c r="E26" s="4">
-        <v>0.483871</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1935</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>1.5</v>
       </c>
       <c r="D27" s="4">
         <v>3.15</v>
       </c>
       <c r="E27" s="4">
-        <v>0.47619</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1936</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>1.6</v>
       </c>
       <c r="D28" s="4">
         <v>3.97</v>
       </c>
       <c r="E28" s="4">
-        <v>0.403023</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1937</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>2.1</v>
       </c>
       <c r="D29" s="4">
         <v>5.32</v>
       </c>
       <c r="E29" s="4">
-        <v>0.394737</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1938</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>2.75</v>
       </c>
       <c r="D30" s="4">
         <v>5.9</v>
       </c>
       <c r="E30" s="4">
-        <v>0.466102</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1939</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>2.75</v>
       </c>
       <c r="D31" s="4">
         <v>5.95</v>
       </c>
       <c r="E31" s="4">
-        <v>0.462185</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1940</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
         <v>6.1</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1941</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>7.33</v>
@@ -1146,255 +1146,255 @@
         <v>1947</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>39.33</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1948</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>67</v>
       </c>
       <c r="D40" s="4">
         <v>61.58</v>
       </c>
       <c r="E40" s="4">
-        <v>1.088016</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1949</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>67</v>
       </c>
       <c r="D41" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E41" s="4">
-        <v>0.909338</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1950</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>71</v>
       </c>
       <c r="D42" s="4">
         <v>81.88</v>
       </c>
       <c r="E42" s="4">
-        <v>0.867123</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1951</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>88</v>
       </c>
       <c r="D43" s="4">
         <v>110.25</v>
       </c>
       <c r="E43" s="4">
-        <v>0.798186</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1952</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>85</v>
       </c>
       <c r="D44" s="4">
         <v>132.5</v>
       </c>
       <c r="E44" s="4">
-        <v>0.641509</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1953</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>78</v>
       </c>
       <c r="D45" s="4">
         <v>135.25</v>
       </c>
       <c r="E45" s="4">
-        <v>0.5767099999999999</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1954</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>78</v>
       </c>
       <c r="D46" s="4">
         <v>144.75</v>
       </c>
       <c r="E46" s="4">
-        <v>0.53886</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1955</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>78</v>
       </c>
       <c r="D47" s="4">
         <v>155.75</v>
       </c>
       <c r="E47" s="4">
-        <v>0.500803</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1956</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>80</v>
       </c>
       <c r="D48" s="4">
         <v>170</v>
       </c>
       <c r="E48" s="4">
-        <v>0.470588</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1957</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>83</v>
       </c>
       <c r="D49" s="4">
         <v>180.5</v>
       </c>
       <c r="E49" s="4">
-        <v>0.459834</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1958</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>83</v>
       </c>
       <c r="D50" s="4">
         <v>207.5</v>
       </c>
       <c r="E50" s="4">
         <v>0.4</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1959</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>85</v>
       </c>
       <c r="D51" s="4">
         <v>221</v>
       </c>
       <c r="E51" s="4">
-        <v>0.384615</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1960</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>0.85</v>
       </c>
       <c r="D52" s="4">
         <v>2.35</v>
       </c>
       <c r="E52" s="4">
-        <v>0.361702</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1961</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4">
         <v>2.5</v>
       </c>
       <c r="E53" s="4"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1962</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.75</v>
@@ -1432,51 +1432,51 @@
         <v>1965</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>3.36</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1966</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>3.15</v>
       </c>
       <c r="D58" s="4">
         <v>3.56</v>
       </c>
       <c r="E58" s="4">
-        <v>0.884831</v>
+        <v>0.88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">