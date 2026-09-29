--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,55 +39,55 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Lampe à souder</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance de 1895 à 1966 : 35 cl, sortie de flamme 17mm, inexplosible à essence minérale ; 1969, au gaz butane  ; 1973 et 2976, à cartouches de gaz butane. Leroy Merlin, 2013 : Lampe à souder EXPRESS 2015, spéciale plomberie, température 2000°; 2015 : monogaz Dexter, température 1900°; 2020, 1800°.
 De 1895 à 1966, le prix réel a été divisé par plus de trois. Le prix actuel est 4 fois plus faible qu'en 1966.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Outillage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 L'équipe de Jean Fourastié a recueilli, à l'aide des catalogues Saint-Etienne-Manufrance, les prix d'un grand nombre d'outils. Manufrance a fermé en 1980.
 Quelques mises à jour ont été tentées depuis 2012. Il est difficile de suivre ces produits aujourd'hui, d'où les variations parfois importantes d'une année sur l'autre. 
 Dans l'ensemble, les prix réels vérifient largement la théorie : la productivité augmente, et le prix réel baisse, parfois vertigineusement ; les produits dont le prix réel est aujourd'hui plus élevé qu'au siècle dernier sont plus performants, souvent électriques…
-Lors des guerres, et surtout celle de 1939-45,  les prix ont beaucoup monté et il a fallu parfois plus d'une quinzaine d'années pour que les prix réels retrouvent le niveau "d'avant-guerre".</t>
+Lors des guerres, et surtout celle de 1939-45 : les prix ont alors beaucoup monté et il a fallu parfois plus d'une quinzaine d'années pour que les prix réels retrouvent le niveau "d'avant-guerre".</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -555,170 +555,170 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1895</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>15.5</v>
       </c>
       <c r="D2" s="4">
         <v>0.26</v>
       </c>
       <c r="E2" s="4">
-        <v>59.615385</v>
+        <v>59.62</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1896</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>15.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.27</v>
       </c>
       <c r="E3" s="4">
-        <v>57.407407</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1897</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>15.5</v>
       </c>
       <c r="D4" s="4">
         <v>0.28</v>
       </c>
       <c r="E4" s="4">
-        <v>55.357143</v>
+        <v>55.36</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1898</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>15.5</v>
       </c>
       <c r="D5" s="4">
         <v>0.28</v>
       </c>
       <c r="E5" s="4">
-        <v>55.357143</v>
+        <v>55.36</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1899</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>15.5</v>
       </c>
       <c r="D6" s="4">
         <v>0.28</v>
       </c>
       <c r="E6" s="4">
-        <v>55.357143</v>
+        <v>55.36</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1900</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>15.5</v>
       </c>
       <c r="D7" s="4">
         <v>0.29</v>
       </c>
       <c r="E7" s="4">
-        <v>53.448276</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1901</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>15.5</v>
       </c>
       <c r="D8" s="4">
         <v>0.29</v>
       </c>
       <c r="E8" s="4">
-        <v>53.448276</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1902</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>15.5</v>
       </c>
       <c r="D9" s="4">
         <v>0.3</v>
       </c>
       <c r="E9" s="4">
-        <v>51.666667</v>
+        <v>51.67</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1903</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>16.5</v>
       </c>
       <c r="D10" s="4">
         <v>0.3</v>
       </c>
       <c r="E10" s="4">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1904</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
@@ -742,183 +742,183 @@
       </c>
       <c r="C12" s="4">
         <v>16.5</v>
       </c>
       <c r="D12" s="4">
         <v>0.3</v>
       </c>
       <c r="E12" s="4">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1906</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>16.5</v>
       </c>
       <c r="D13" s="4">
         <v>0.31</v>
       </c>
       <c r="E13" s="4">
-        <v>53.225806</v>
+        <v>53.23</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1907</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>18.5</v>
       </c>
       <c r="D14" s="4">
         <v>0.32</v>
       </c>
       <c r="E14" s="4">
-        <v>57.8125</v>
+        <v>57.81</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1908</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>16</v>
       </c>
       <c r="D15" s="4">
         <v>0.32</v>
       </c>
       <c r="E15" s="4">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1909</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>0.32</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1910</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>16</v>
       </c>
       <c r="D17" s="4">
         <v>0.33</v>
       </c>
       <c r="E17" s="4">
-        <v>48.484848</v>
+        <v>48.48</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1911</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>16</v>
       </c>
       <c r="D18" s="4">
         <v>0.33</v>
       </c>
       <c r="E18" s="4">
-        <v>48.484848</v>
+        <v>48.48</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1912</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>15</v>
       </c>
       <c r="D19" s="4">
         <v>0.34</v>
       </c>
       <c r="E19" s="4">
-        <v>44.117647</v>
+        <v>44.12</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1913</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>15</v>
       </c>
       <c r="D20" s="4">
         <v>0.34</v>
       </c>
       <c r="E20" s="4">
-        <v>44.117647</v>
+        <v>44.12</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1914</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>15</v>
       </c>
       <c r="D21" s="4">
         <v>0.34</v>
       </c>
       <c r="E21" s="4">
-        <v>44.117647</v>
+        <v>44.12</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1915</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>0.39</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1916</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>0.44</v>
@@ -960,374 +960,374 @@
       </c>
       <c r="C26" s="4">
         <v>38</v>
       </c>
       <c r="D26" s="4">
         <v>1</v>
       </c>
       <c r="E26" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1920</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>49</v>
       </c>
       <c r="D27" s="4">
         <v>1.81</v>
       </c>
       <c r="E27" s="4">
-        <v>27.071823</v>
+        <v>27.07</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1921</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>45.5</v>
       </c>
       <c r="D28" s="4">
         <v>1.67</v>
       </c>
       <c r="E28" s="4">
-        <v>27.245509</v>
+        <v>27.25</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1922</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>50</v>
       </c>
       <c r="D29" s="4">
         <v>1.69</v>
       </c>
       <c r="E29" s="4">
-        <v>29.585799</v>
+        <v>29.59</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1923</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>36</v>
       </c>
       <c r="D30" s="4">
         <v>1.77</v>
       </c>
       <c r="E30" s="4">
-        <v>20.338983</v>
+        <v>20.34</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1924</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>40</v>
       </c>
       <c r="D31" s="4">
         <v>1.94</v>
       </c>
       <c r="E31" s="4">
-        <v>20.618557</v>
+        <v>20.62</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1925</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>40</v>
       </c>
       <c r="D32" s="4">
         <v>2.12</v>
       </c>
       <c r="E32" s="4">
-        <v>18.867925</v>
+        <v>18.87</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1926</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>51</v>
       </c>
       <c r="D33" s="4">
         <v>2.47</v>
       </c>
       <c r="E33" s="4">
-        <v>20.647773</v>
+        <v>20.65</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1927</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>62</v>
       </c>
       <c r="D34" s="4">
         <v>2.58</v>
       </c>
       <c r="E34" s="4">
-        <v>24.031008</v>
+        <v>24.03</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1928</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>60</v>
       </c>
       <c r="D35" s="4">
         <v>2.72</v>
       </c>
       <c r="E35" s="4">
-        <v>22.058824</v>
+        <v>22.06</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1929</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>65</v>
       </c>
       <c r="D36" s="4">
         <v>3.02</v>
       </c>
       <c r="E36" s="4">
-        <v>21.523179</v>
+        <v>21.52</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1930</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>69</v>
       </c>
       <c r="D37" s="4">
         <v>3.33</v>
       </c>
       <c r="E37" s="4">
-        <v>20.720721</v>
+        <v>20.72</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1931</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>63.5</v>
       </c>
       <c r="D38" s="4">
         <v>3.3</v>
       </c>
       <c r="E38" s="4">
-        <v>19.242424</v>
+        <v>19.24</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1932</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>67.5</v>
       </c>
       <c r="D39" s="4">
         <v>3.19</v>
       </c>
       <c r="E39" s="4">
-        <v>21.159875</v>
+        <v>21.16</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1933</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>63</v>
       </c>
       <c r="D40" s="4">
         <v>3.06</v>
       </c>
       <c r="E40" s="4">
-        <v>20.588235</v>
+        <v>20.59</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1934</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>63</v>
       </c>
       <c r="D41" s="4">
         <v>3.1</v>
       </c>
       <c r="E41" s="4">
-        <v>20.322581</v>
+        <v>20.32</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1935</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>60.5</v>
       </c>
       <c r="D42" s="4">
         <v>3.15</v>
       </c>
       <c r="E42" s="4">
-        <v>19.206349</v>
+        <v>19.21</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1936</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>62.5</v>
       </c>
       <c r="D43" s="4">
         <v>3.97</v>
       </c>
       <c r="E43" s="4">
-        <v>15.743073</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1937</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>85</v>
       </c>
       <c r="D44" s="4">
         <v>5.32</v>
       </c>
       <c r="E44" s="4">
-        <v>15.977444</v>
+        <v>15.98</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1938</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>93</v>
       </c>
       <c r="D45" s="4">
         <v>5.9</v>
       </c>
       <c r="E45" s="4">
-        <v>15.762712</v>
+        <v>15.76</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1939</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>93</v>
       </c>
       <c r="D46" s="4">
         <v>5.95</v>
       </c>
       <c r="E46" s="4">
-        <v>15.630252</v>
+        <v>15.63</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1940</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>6.1</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1941</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>7.33</v>
@@ -1404,255 +1404,255 @@
         <v>1947</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>39.33</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1948</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>1380</v>
       </c>
       <c r="D55" s="4">
         <v>61.58</v>
       </c>
       <c r="E55" s="4">
-        <v>22.409873</v>
+        <v>22.41</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1949</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>1380</v>
       </c>
       <c r="D56" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E56" s="4">
-        <v>18.729642</v>
+        <v>18.73</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1950</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>1480</v>
       </c>
       <c r="D57" s="4">
         <v>81.88</v>
       </c>
       <c r="E57" s="4">
-        <v>18.075232</v>
+        <v>18.08</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1951</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>1800</v>
       </c>
       <c r="D58" s="4">
         <v>110.25</v>
       </c>
       <c r="E58" s="4">
-        <v>16.326531</v>
+        <v>16.33</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1952</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>2515</v>
       </c>
       <c r="D59" s="4">
         <v>132.5</v>
       </c>
       <c r="E59" s="4">
-        <v>18.981132</v>
+        <v>18.98</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1953</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>2325</v>
       </c>
       <c r="D60" s="4">
         <v>135.25</v>
       </c>
       <c r="E60" s="4">
-        <v>17.190388</v>
+        <v>17.19</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1954</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>2325</v>
       </c>
       <c r="D61" s="4">
         <v>144.75</v>
       </c>
       <c r="E61" s="4">
-        <v>16.062176</v>
+        <v>16.06</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1955</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>2325</v>
       </c>
       <c r="D62" s="4">
         <v>155.75</v>
       </c>
       <c r="E62" s="4">
-        <v>14.927769</v>
+        <v>14.93</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1956</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>2245</v>
       </c>
       <c r="D63" s="4">
         <v>170</v>
       </c>
       <c r="E63" s="4">
-        <v>13.205882</v>
+        <v>13.21</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1957</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>2245</v>
       </c>
       <c r="D64" s="4">
         <v>180.5</v>
       </c>
       <c r="E64" s="4">
-        <v>12.437673</v>
+        <v>12.44</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1958</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>3535</v>
       </c>
       <c r="D65" s="4">
         <v>207.5</v>
       </c>
       <c r="E65" s="4">
-        <v>17.036145</v>
+        <v>17.04</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1959</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>4320</v>
       </c>
       <c r="D66" s="4">
         <v>221</v>
       </c>
       <c r="E66" s="4">
-        <v>19.547511</v>
+        <v>19.55</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1960</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>42.25</v>
       </c>
       <c r="D67" s="4">
         <v>2.35</v>
       </c>
       <c r="E67" s="4">
-        <v>17.978723</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1961</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>2.5</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1962</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>2.75</v>
@@ -1690,94 +1690,94 @@
         <v>1965</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>3.36</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1966</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>58.8</v>
       </c>
       <c r="D73" s="4">
         <v>3.56</v>
       </c>
       <c r="E73" s="4">
-        <v>16.516854</v>
+        <v>16.52</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1967</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>3.74</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1968</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>4.43</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1969</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>67</v>
       </c>
       <c r="D76" s="4">
         <v>4.77</v>
       </c>
       <c r="E76" s="4">
-        <v>14.046122</v>
+        <v>14.05</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1970</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>5.02</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1971</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>5.82</v>
@@ -1789,94 +1789,94 @@
         <v>1972</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="4">
         <v>6.53</v>
       </c>
       <c r="E79" s="4"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1973</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4">
         <v>38.5</v>
       </c>
       <c r="D80" s="4">
         <v>7.74</v>
       </c>
       <c r="E80" s="4">
-        <v>4.97416</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1974</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E81" s="4"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1975</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4">
         <v>11.3</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1976</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>89</v>
       </c>
       <c r="D83" s="4">
         <v>12.8</v>
       </c>
       <c r="E83" s="4">
-        <v>6.953125</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1977</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="4">
         <v>14.32</v>
       </c>
       <c r="E84" s="4"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1978</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4">
         <v>14.85</v>
@@ -2317,170 +2317,170 @@
         <v>2012</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="4"/>
       <c r="D119" s="4">
         <v>14.9</v>
       </c>
       <c r="E119" s="4"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2013</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="4">
         <v>43</v>
       </c>
       <c r="D120" s="4">
         <v>15.07</v>
       </c>
       <c r="E120" s="4">
-        <v>2.853351</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2014</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4">
         <v>43</v>
       </c>
       <c r="D121" s="4">
         <v>15.23</v>
       </c>
       <c r="E121" s="4">
-        <v>2.823375</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2015</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C122" s="4">
         <v>23.9</v>
       </c>
       <c r="D122" s="4">
         <v>15.38</v>
       </c>
       <c r="E122" s="4">
-        <v>1.553966</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>2016</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C123" s="4">
         <v>25.9</v>
       </c>
       <c r="D123" s="4">
         <v>15.47</v>
       </c>
       <c r="E123" s="4">
-        <v>1.674208</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>2017</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C124" s="4">
         <v>17.9</v>
       </c>
       <c r="D124" s="4">
         <v>15.62</v>
       </c>
       <c r="E124" s="4">
-        <v>1.145967</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>2018</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C125" s="4">
         <v>17.9</v>
       </c>
       <c r="D125" s="4">
         <v>15.81</v>
       </c>
       <c r="E125" s="4">
-        <v>1.132195</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>2019</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C126" s="4">
         <v>17.9</v>
       </c>
       <c r="D126" s="4">
         <v>16.05</v>
       </c>
       <c r="E126" s="4">
-        <v>1.115265</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2020</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C127" s="4">
         <v>17.9</v>
       </c>
       <c r="D127" s="4">
         <v>16.24</v>
       </c>
       <c r="E127" s="4">
-        <v>1.102217</v>
+        <v>1.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">