--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -26,68 +26,68 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Brouette de terrassement</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance de 1906 à 1973 : roue bois. Leroy-Merlin,  2013 :en acier, 90 litres, roue gonflée; 2016 : 100 litres.
-Le prix réel a été divisé par près de 20 depuis 1906 ; le produit actuel est différent (et plus efficace !), même s'il devient plus rare.</t>
+Le prix réel a été divisé par près de 20 depuis 1906 ; le produit actuel est différent (et plus efficace !)</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Outillage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 L'équipe de Jean Fourastié a recueilli, à l'aide des catalogues Saint-Etienne-Manufrance, les prix d'un grand nombre d'outils. Manufrance a fermé en 1980.
 Quelques mises à jour ont été tentées depuis 2012. Il est difficile de suivre ces produits aujourd'hui, d'où les variations parfois importantes d'une année sur l'autre. 
 Dans l'ensemble, les prix réels vérifient largement la théorie : la productivité augmente, et le prix réel baisse, parfois vertigineusement ; les produits dont le prix réel est aujourd'hui plus élevé qu'au siècle dernier sont plus performants, souvent électriques…
-Lors des guerres, et surtout celle de 1939-45,  les prix ont beaucoup monté et il a fallu parfois plus d'une quinzaine d'années pour que les prix réels retrouvent le niveau "d'avant-guerre".</t>
+Lors des guerres, et surtout celle de 1939-45 : les prix ont alors beaucoup monté et il a fallu parfois plus d'une quinzaine d'années pour que les prix réels retrouvent le niveau "d'avant-guerre".</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -555,187 +555,187 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1906</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>18</v>
       </c>
       <c r="D2" s="4">
         <v>0.31</v>
       </c>
       <c r="E2" s="4">
-        <v>58.064516</v>
+        <v>58.06</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1907</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>21</v>
       </c>
       <c r="D3" s="4">
         <v>0.32</v>
       </c>
       <c r="E3" s="4">
-        <v>65.625</v>
+        <v>65.63</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1908</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>23</v>
       </c>
       <c r="D4" s="4">
         <v>0.32</v>
       </c>
       <c r="E4" s="4">
-        <v>71.875</v>
+        <v>71.88</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1909</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>14.5</v>
       </c>
       <c r="D5" s="4">
         <v>0.32</v>
       </c>
       <c r="E5" s="4">
-        <v>45.3125</v>
+        <v>45.31</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1910</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>14.5</v>
       </c>
       <c r="D6" s="4">
         <v>0.33</v>
       </c>
       <c r="E6" s="4">
-        <v>43.939394</v>
+        <v>43.94</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1911</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>14.5</v>
       </c>
       <c r="D7" s="4">
         <v>0.33</v>
       </c>
       <c r="E7" s="4">
-        <v>43.939394</v>
+        <v>43.94</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1912</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>14.5</v>
       </c>
       <c r="D8" s="4">
         <v>0.34</v>
       </c>
       <c r="E8" s="4">
-        <v>42.647059</v>
+        <v>42.65</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1913</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>14</v>
       </c>
       <c r="D9" s="4">
         <v>0.34</v>
       </c>
       <c r="E9" s="4">
-        <v>41.176471</v>
+        <v>41.18</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1914</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>14.5</v>
       </c>
       <c r="D10" s="4">
         <v>0.34</v>
       </c>
       <c r="E10" s="4">
-        <v>42.647059</v>
+        <v>42.65</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1915</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>0.39</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1916</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>0.44</v>
@@ -773,370 +773,370 @@
         <v>1919</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>1</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1920</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>57</v>
       </c>
       <c r="D16" s="4">
         <v>1.81</v>
       </c>
       <c r="E16" s="4">
-        <v>31.491713</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1921</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>59</v>
       </c>
       <c r="D17" s="4">
         <v>1.67</v>
       </c>
       <c r="E17" s="4">
-        <v>35.329341</v>
+        <v>35.33</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1922</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>50</v>
       </c>
       <c r="D18" s="4">
         <v>1.69</v>
       </c>
       <c r="E18" s="4">
-        <v>29.585799</v>
+        <v>29.59</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1923</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>1.77</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1924</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>55</v>
       </c>
       <c r="D20" s="4">
         <v>1.94</v>
       </c>
       <c r="E20" s="4">
-        <v>28.350515</v>
+        <v>28.35</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1925</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>58</v>
       </c>
       <c r="D21" s="4">
         <v>2.12</v>
       </c>
       <c r="E21" s="4">
-        <v>27.358491</v>
+        <v>27.36</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1926</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>70</v>
       </c>
       <c r="D22" s="4">
         <v>2.47</v>
       </c>
       <c r="E22" s="4">
-        <v>28.340081</v>
+        <v>28.34</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1927</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>85</v>
       </c>
       <c r="D23" s="4">
         <v>2.58</v>
       </c>
       <c r="E23" s="4">
-        <v>32.945736</v>
+        <v>32.95</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1928</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>80</v>
       </c>
       <c r="D24" s="4">
         <v>2.72</v>
       </c>
       <c r="E24" s="4">
-        <v>29.411765</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1929</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>97.5</v>
       </c>
       <c r="D25" s="4">
         <v>3.02</v>
       </c>
       <c r="E25" s="4">
-        <v>32.284768</v>
+        <v>32.28</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1930</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>90</v>
       </c>
       <c r="D26" s="4">
         <v>3.33</v>
       </c>
       <c r="E26" s="4">
-        <v>27.027027</v>
+        <v>27.03</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1931</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>107</v>
       </c>
       <c r="D27" s="4">
         <v>3.3</v>
       </c>
       <c r="E27" s="4">
-        <v>32.424242</v>
+        <v>32.42</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1932</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>88</v>
       </c>
       <c r="D28" s="4">
         <v>3.19</v>
       </c>
       <c r="E28" s="4">
-        <v>27.586207</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1933</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>85</v>
       </c>
       <c r="D29" s="4">
         <v>3.06</v>
       </c>
       <c r="E29" s="4">
-        <v>27.777778</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1934</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>85</v>
       </c>
       <c r="D30" s="4">
         <v>3.1</v>
       </c>
       <c r="E30" s="4">
-        <v>27.419355</v>
+        <v>27.42</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1935</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>85</v>
       </c>
       <c r="D31" s="4">
         <v>3.15</v>
       </c>
       <c r="E31" s="4">
-        <v>26.984127</v>
+        <v>26.98</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1936</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>95</v>
       </c>
       <c r="D32" s="4">
         <v>3.97</v>
       </c>
       <c r="E32" s="4">
-        <v>23.929471</v>
+        <v>23.93</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1937</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>100</v>
       </c>
       <c r="D33" s="4">
         <v>5.32</v>
       </c>
       <c r="E33" s="4">
-        <v>18.796992</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1938</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>140</v>
       </c>
       <c r="D34" s="4">
         <v>5.9</v>
       </c>
       <c r="E34" s="4">
-        <v>23.728814</v>
+        <v>23.73</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1939</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>140</v>
       </c>
       <c r="D35" s="4">
         <v>5.95</v>
       </c>
       <c r="E35" s="4">
-        <v>23.529412</v>
+        <v>23.53</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1940</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>6.1</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1941</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>7.33</v>
@@ -1213,255 +1213,255 @@
         <v>1947</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>39.33</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1948</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>2300</v>
       </c>
       <c r="D44" s="4">
         <v>61.58</v>
       </c>
       <c r="E44" s="4">
-        <v>37.349789</v>
+        <v>37.35</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1949</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>2300</v>
       </c>
       <c r="D45" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E45" s="4">
-        <v>31.216069</v>
+        <v>31.22</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1950</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>2180</v>
       </c>
       <c r="D46" s="4">
         <v>81.88</v>
       </c>
       <c r="E46" s="4">
-        <v>26.624328</v>
+        <v>26.62</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1951</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>2700</v>
       </c>
       <c r="D47" s="4">
         <v>110.25</v>
       </c>
       <c r="E47" s="4">
-        <v>24.489796</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1952</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>3200</v>
       </c>
       <c r="D48" s="4">
         <v>132.5</v>
       </c>
       <c r="E48" s="4">
-        <v>24.150943</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1953</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>3100</v>
       </c>
       <c r="D49" s="4">
         <v>135.25</v>
       </c>
       <c r="E49" s="4">
-        <v>22.920518</v>
+        <v>22.92</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1954</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>3185</v>
       </c>
       <c r="D50" s="4">
         <v>144.75</v>
       </c>
       <c r="E50" s="4">
-        <v>22.003454</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1955</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>3185</v>
       </c>
       <c r="D51" s="4">
         <v>155.75</v>
       </c>
       <c r="E51" s="4">
-        <v>20.449438</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1956</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>3550</v>
       </c>
       <c r="D52" s="4">
         <v>170</v>
       </c>
       <c r="E52" s="4">
-        <v>20.882353</v>
+        <v>20.88</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1957</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>4450</v>
       </c>
       <c r="D53" s="4">
         <v>180.5</v>
       </c>
       <c r="E53" s="4">
-        <v>24.65374</v>
+        <v>24.65</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1958</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>4750</v>
       </c>
       <c r="D54" s="4">
         <v>207.5</v>
       </c>
       <c r="E54" s="4">
-        <v>22.891566</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1959</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>4750</v>
       </c>
       <c r="D55" s="4">
         <v>221</v>
       </c>
       <c r="E55" s="4">
-        <v>21.493213</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1960</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>46.5</v>
       </c>
       <c r="D56" s="4">
         <v>2.35</v>
       </c>
       <c r="E56" s="4">
-        <v>19.787234</v>
+        <v>19.79</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1961</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>2.5</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1962</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>2.75</v>
@@ -1499,94 +1499,94 @@
         <v>1965</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>3.36</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1966</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>59</v>
       </c>
       <c r="D62" s="4">
         <v>3.56</v>
       </c>
       <c r="E62" s="4">
-        <v>16.573034</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1967</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>3.74</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1968</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>4.43</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1969</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>87</v>
       </c>
       <c r="D65" s="4">
         <v>4.77</v>
       </c>
       <c r="E65" s="4">
-        <v>18.238994</v>
+        <v>18.24</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1970</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>5.02</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1971</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>5.82</v>
@@ -1598,51 +1598,51 @@
         <v>1972</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>6.53</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1973</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>99</v>
       </c>
       <c r="D69" s="4">
         <v>7.74</v>
       </c>
       <c r="E69" s="4">
-        <v>12.790698</v>
+        <v>12.79</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1974</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1975</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>11.3</v>
@@ -1684,51 +1684,51 @@
         <v>1978</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>14.85</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1979</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>235</v>
       </c>
       <c r="D75" s="4">
         <v>16.72</v>
       </c>
       <c r="E75" s="4">
-        <v>14.055024</v>
+        <v>14.06</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1980</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="4">
         <v>21.22</v>
       </c>
       <c r="E76" s="4"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1981</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>22.82</v>
@@ -2130,170 +2130,170 @@
         <v>2012</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>14.9</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2013</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>40</v>
       </c>
       <c r="D109" s="4">
         <v>15.07</v>
       </c>
       <c r="E109" s="4">
-        <v>2.65428</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2014</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>39.9</v>
       </c>
       <c r="D110" s="4">
         <v>15.23</v>
       </c>
       <c r="E110" s="4">
-        <v>2.619829</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2015</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>39.9</v>
       </c>
       <c r="D111" s="4">
         <v>15.38</v>
       </c>
       <c r="E111" s="4">
-        <v>2.594278</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2016</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>29.9</v>
       </c>
       <c r="D112" s="4">
         <v>15.47</v>
       </c>
       <c r="E112" s="4">
-        <v>1.932773</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2017</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>41.9</v>
       </c>
       <c r="D113" s="4">
         <v>15.62</v>
       </c>
       <c r="E113" s="4">
-        <v>2.682458</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>41.9</v>
       </c>
       <c r="D114" s="4">
         <v>15.81</v>
       </c>
       <c r="E114" s="4">
-        <v>2.650221</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2019</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>43.9</v>
       </c>
       <c r="D115" s="4">
         <v>16.05</v>
       </c>
       <c r="E115" s="4">
-        <v>2.735202</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2020</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>42.9</v>
       </c>
       <c r="D116" s="4">
         <v>16.24</v>
       </c>
       <c r="E116" s="4">
-        <v>2.641626</v>
+        <v>2.64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">