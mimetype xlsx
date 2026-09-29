--- v0 (2025-11-01)
+++ v1 (2026-09-29)
@@ -552,51 +552,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1906</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.2</v>
       </c>
       <c r="D2" s="4">
         <v>0.31</v>
       </c>
       <c r="E2" s="4">
-        <v>3.870968</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1907</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.32</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1908</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.32</v>
@@ -608,119 +608,119 @@
         <v>1909</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>0.32</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1910</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.15</v>
       </c>
       <c r="D6" s="4">
         <v>0.33</v>
       </c>
       <c r="E6" s="4">
-        <v>3.484848</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1911</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.15</v>
       </c>
       <c r="D7" s="4">
         <v>0.33</v>
       </c>
       <c r="E7" s="4">
-        <v>3.484848</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1912</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1.15</v>
       </c>
       <c r="D8" s="4">
         <v>0.34</v>
       </c>
       <c r="E8" s="4">
-        <v>3.382353</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1913</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>1.15</v>
       </c>
       <c r="D9" s="4">
         <v>0.34</v>
       </c>
       <c r="E9" s="4">
-        <v>3.382353</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1914</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1.15</v>
       </c>
       <c r="D10" s="4">
         <v>0.34</v>
       </c>
       <c r="E10" s="4">
-        <v>3.382353</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1915</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>0.39</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1916</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>0.44</v>
@@ -758,374 +758,374 @@
         <v>1919</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>1</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1920</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>4</v>
       </c>
       <c r="D16" s="4">
         <v>1.81</v>
       </c>
       <c r="E16" s="4">
-        <v>2.209945</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1921</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>3.2</v>
       </c>
       <c r="D17" s="4">
         <v>1.67</v>
       </c>
       <c r="E17" s="4">
-        <v>1.916168</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1922</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>2.5</v>
       </c>
       <c r="D18" s="4">
         <v>1.69</v>
       </c>
       <c r="E18" s="4">
-        <v>1.47929</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1923</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>2.1</v>
       </c>
       <c r="D19" s="4">
         <v>1.77</v>
       </c>
       <c r="E19" s="4">
-        <v>1.186441</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1924</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>2.2</v>
       </c>
       <c r="D20" s="4">
         <v>1.94</v>
       </c>
       <c r="E20" s="4">
-        <v>1.134021</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1925</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>2.25</v>
       </c>
       <c r="D21" s="4">
         <v>2.12</v>
       </c>
       <c r="E21" s="4">
-        <v>1.061321</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1926</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>2</v>
       </c>
       <c r="D22" s="4">
         <v>2.47</v>
       </c>
       <c r="E22" s="4">
-        <v>0.809717</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1927</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>2</v>
       </c>
       <c r="D23" s="4">
         <v>2.58</v>
       </c>
       <c r="E23" s="4">
-        <v>0.775194</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1928</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>2</v>
       </c>
       <c r="D24" s="4">
         <v>2.72</v>
       </c>
       <c r="E24" s="4">
-        <v>0.735294</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1929</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>2</v>
       </c>
       <c r="D25" s="4">
         <v>3.02</v>
       </c>
       <c r="E25" s="4">
-        <v>0.662252</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1930</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>2.2</v>
       </c>
       <c r="D26" s="4">
         <v>3.33</v>
       </c>
       <c r="E26" s="4">
-        <v>0.6606610000000001</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1931</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>2.2</v>
       </c>
       <c r="D27" s="4">
         <v>3.3</v>
       </c>
       <c r="E27" s="4">
-        <v>0.666667</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1932</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>2</v>
       </c>
       <c r="D28" s="4">
         <v>3.19</v>
       </c>
       <c r="E28" s="4">
-        <v>0.626959</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1933</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>2</v>
       </c>
       <c r="D29" s="4">
         <v>3.06</v>
       </c>
       <c r="E29" s="4">
-        <v>0.653595</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1934</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>2</v>
       </c>
       <c r="D30" s="4">
         <v>3.1</v>
       </c>
       <c r="E30" s="4">
-        <v>0.645161</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1935</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>2</v>
       </c>
       <c r="D31" s="4">
         <v>3.15</v>
       </c>
       <c r="E31" s="4">
-        <v>0.634921</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1936</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>2.1</v>
       </c>
       <c r="D32" s="4">
         <v>3.97</v>
       </c>
       <c r="E32" s="4">
-        <v>0.528967</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1937</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>2.6</v>
       </c>
       <c r="D33" s="4">
         <v>5.32</v>
       </c>
       <c r="E33" s="4">
-        <v>0.488722</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1938</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>2</v>
       </c>
       <c r="D34" s="4">
         <v>5.9</v>
       </c>
       <c r="E34" s="4">
-        <v>0.338983</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1939</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>3</v>
       </c>
       <c r="D35" s="4">
         <v>5.95</v>
       </c>
       <c r="E35" s="4">
-        <v>0.504202</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1940</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>6.1</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1941</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>7.33</v>
@@ -1202,221 +1202,221 @@
         <v>1947</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>39.33</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1948</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>90</v>
       </c>
       <c r="D44" s="4">
         <v>61.58</v>
       </c>
       <c r="E44" s="4">
-        <v>1.461513</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1949</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>56</v>
       </c>
       <c r="D45" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E45" s="4">
-        <v>0.760043</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1950</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>50</v>
       </c>
       <c r="D46" s="4">
         <v>81.88</v>
       </c>
       <c r="E46" s="4">
-        <v>0.61065</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1951</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>60</v>
       </c>
       <c r="D47" s="4">
         <v>110.25</v>
       </c>
       <c r="E47" s="4">
-        <v>0.544218</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1952</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>70</v>
       </c>
       <c r="D48" s="4">
         <v>132.5</v>
       </c>
       <c r="E48" s="4">
-        <v>0.528302</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1953</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>68</v>
       </c>
       <c r="D49" s="4">
         <v>135.25</v>
       </c>
       <c r="E49" s="4">
-        <v>0.502773</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1954</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>68</v>
       </c>
       <c r="D50" s="4">
         <v>144.75</v>
       </c>
       <c r="E50" s="4">
-        <v>0.469775</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1955</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>68</v>
       </c>
       <c r="D51" s="4">
         <v>155.75</v>
       </c>
       <c r="E51" s="4">
-        <v>0.436597</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1956</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>68</v>
       </c>
       <c r="D52" s="4">
         <v>170</v>
       </c>
       <c r="E52" s="4">
         <v>0.4</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1957</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>69</v>
       </c>
       <c r="D53" s="4">
         <v>180.5</v>
       </c>
       <c r="E53" s="4">
-        <v>0.382271</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1958</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>70</v>
       </c>
       <c r="D54" s="4">
         <v>207.5</v>
       </c>
       <c r="E54" s="4">
-        <v>0.337349</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1959</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>221</v>
       </c>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1960</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4">
         <v>2.35</v>
@@ -1480,94 +1480,94 @@
         <v>1965</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>3.36</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1966</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>1.85</v>
       </c>
       <c r="D62" s="4">
         <v>3.56</v>
       </c>
       <c r="E62" s="4">
-        <v>0.519663</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1967</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>3.74</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1968</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>4.43</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1969</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>2.55</v>
       </c>
       <c r="D65" s="4">
         <v>4.77</v>
       </c>
       <c r="E65" s="4">
-        <v>0.534591</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1970</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>5.02</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1971</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>5.82</v>
@@ -1579,94 +1579,94 @@
         <v>1972</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>6.53</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1973</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>3.7</v>
       </c>
       <c r="D69" s="4">
         <v>7.74</v>
       </c>
       <c r="E69" s="4">
-        <v>0.478036</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1974</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1975</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>11.3</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1976</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>8.300000000000001</v>
       </c>
       <c r="D72" s="4">
         <v>12.8</v>
       </c>
       <c r="E72" s="4">
-        <v>0.648438</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1977</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>14.32</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1978</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>14.85</v>
@@ -2107,170 +2107,170 @@
         <v>2012</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>14.9</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2013</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>10.5</v>
       </c>
       <c r="D109" s="4">
         <v>15.07</v>
       </c>
       <c r="E109" s="4">
-        <v>0.696749</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2014</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>12</v>
       </c>
       <c r="D110" s="4">
         <v>15.23</v>
       </c>
       <c r="E110" s="4">
-        <v>0.787919</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2015</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>12.5</v>
       </c>
       <c r="D111" s="4">
         <v>15.38</v>
       </c>
       <c r="E111" s="4">
-        <v>0.812744</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2016</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>12</v>
       </c>
       <c r="D112" s="4">
         <v>15.47</v>
       </c>
       <c r="E112" s="4">
-        <v>0.775695</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2017</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>12</v>
       </c>
       <c r="D113" s="4">
         <v>15.62</v>
       </c>
       <c r="E113" s="4">
-        <v>0.768246</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>12</v>
       </c>
       <c r="D114" s="4">
         <v>15.81</v>
       </c>
       <c r="E114" s="4">
-        <v>0.759013</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2019</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>12.1</v>
       </c>
       <c r="D115" s="4">
         <v>16.05</v>
       </c>
       <c r="E115" s="4">
-        <v>0.753894</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2020</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>12.1</v>
       </c>
       <c r="D116" s="4">
         <v>16.24</v>
       </c>
       <c r="E116" s="4">
-        <v>0.745074</v>
+        <v>0.75</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">