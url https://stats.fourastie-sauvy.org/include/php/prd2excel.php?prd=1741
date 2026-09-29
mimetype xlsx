--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -549,153 +549,153 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1994</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.83</v>
       </c>
       <c r="D2" s="4">
         <v>51.03</v>
       </c>
       <c r="E2" s="4">
-        <v>0.035861</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1995</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1.83</v>
       </c>
       <c r="D3" s="4">
         <v>58.03</v>
       </c>
       <c r="E3" s="4">
-        <v>0.031535</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1996</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1.98</v>
       </c>
       <c r="D4" s="4">
         <v>60.11</v>
       </c>
       <c r="E4" s="4">
-        <v>0.03294</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1997</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.98</v>
       </c>
       <c r="D5" s="4">
         <v>61.87</v>
       </c>
       <c r="E5" s="4">
-        <v>0.032003</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1998</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.98</v>
       </c>
       <c r="D6" s="4">
         <v>63.71</v>
       </c>
       <c r="E6" s="4">
-        <v>0.031078</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1999</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.98</v>
       </c>
       <c r="D7" s="4">
         <v>64.75</v>
       </c>
       <c r="E7" s="4">
-        <v>0.030579</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2000</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1.98</v>
       </c>
       <c r="D8" s="4">
         <v>66.19</v>
       </c>
       <c r="E8" s="4">
-        <v>0.029914</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2001</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>69.95</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2002</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>10.8</v>
@@ -811,187 +811,187 @@
         <v>2011</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>14.43</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2012</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>2.4</v>
       </c>
       <c r="D20" s="4">
         <v>14.9</v>
       </c>
       <c r="E20" s="4">
-        <v>0.161074</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2013</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>2.5</v>
       </c>
       <c r="D21" s="4">
         <v>15.07</v>
       </c>
       <c r="E21" s="4">
-        <v>0.165893</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2014</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>2.6</v>
       </c>
       <c r="D22" s="4">
         <v>15.23</v>
       </c>
       <c r="E22" s="4">
-        <v>0.170716</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2015</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>3.83</v>
       </c>
       <c r="D23" s="4">
         <v>15.38</v>
       </c>
       <c r="E23" s="4">
-        <v>0.249025</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2016</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>3.83</v>
       </c>
       <c r="D24" s="4">
         <v>15.47</v>
       </c>
       <c r="E24" s="4">
-        <v>0.247576</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2017</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>3.83</v>
       </c>
       <c r="D25" s="4">
         <v>15.62</v>
       </c>
       <c r="E25" s="4">
-        <v>0.245198</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2018</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>4</v>
       </c>
       <c r="D26" s="4">
         <v>15.81</v>
       </c>
       <c r="E26" s="4">
-        <v>0.253004</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2019</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>4</v>
       </c>
       <c r="D27" s="4">
         <v>16.05</v>
       </c>
       <c r="E27" s="4">
-        <v>0.249221</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>4</v>
       </c>
       <c r="D28" s="4">
         <v>16.24</v>
       </c>
       <c r="E28" s="4">
-        <v>0.246305</v>
+        <v>0.25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">