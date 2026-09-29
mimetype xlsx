--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -549,918 +549,918 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1969</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.4</v>
       </c>
       <c r="D2" s="4">
         <v>4.77</v>
       </c>
       <c r="E2" s="4">
-        <v>0.083857</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1970</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>0.4</v>
       </c>
       <c r="D3" s="4">
         <v>5.02</v>
       </c>
       <c r="E3" s="4">
-        <v>0.079681</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1971</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>0.5</v>
       </c>
       <c r="D4" s="4">
         <v>5.82</v>
       </c>
       <c r="E4" s="4">
-        <v>0.085911</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1972</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>0.5</v>
       </c>
       <c r="D5" s="4">
         <v>6.53</v>
       </c>
       <c r="E5" s="4">
-        <v>0.07657</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1973</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>0.5</v>
       </c>
       <c r="D6" s="4">
         <v>7.74</v>
       </c>
       <c r="E6" s="4">
-        <v>0.064599</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1974</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>0.8</v>
       </c>
       <c r="D7" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E7" s="4">
-        <v>0.084656</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1975</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>0.8</v>
       </c>
       <c r="D8" s="4">
         <v>11.3</v>
       </c>
       <c r="E8" s="4">
-        <v>0.070796</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1976</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>0.88</v>
       </c>
       <c r="D9" s="4">
         <v>12.8</v>
       </c>
       <c r="E9" s="4">
-        <v>0.06875000000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1977</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1</v>
       </c>
       <c r="D10" s="4">
         <v>14.32</v>
       </c>
       <c r="E10" s="4">
-        <v>0.06983200000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1978</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1.13</v>
       </c>
       <c r="D11" s="4">
         <v>14.85</v>
       </c>
       <c r="E11" s="4">
-        <v>0.07609399999999999</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1979</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1.23</v>
       </c>
       <c r="D12" s="4">
         <v>16.72</v>
       </c>
       <c r="E12" s="4">
-        <v>0.07356500000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1980</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1.34</v>
       </c>
       <c r="D13" s="4">
         <v>21.22</v>
       </c>
       <c r="E13" s="4">
-        <v>0.063148</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1981</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>1.47</v>
       </c>
       <c r="D14" s="4">
         <v>22.82</v>
       </c>
       <c r="E14" s="4">
-        <v>0.064417</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1982</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>1.7</v>
       </c>
       <c r="D15" s="4">
         <v>27.8</v>
       </c>
       <c r="E15" s="4">
-        <v>0.061151</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1983</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>1.92</v>
       </c>
       <c r="D16" s="4">
         <v>31.18</v>
       </c>
       <c r="E16" s="4">
-        <v>0.061578</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1984</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>2.05</v>
       </c>
       <c r="D17" s="4">
         <v>34.12</v>
       </c>
       <c r="E17" s="4">
-        <v>0.060082</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1985</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>2.14</v>
       </c>
       <c r="D18" s="4">
         <v>36.89</v>
       </c>
       <c r="E18" s="4">
-        <v>0.05801</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1986</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>2.2</v>
       </c>
       <c r="D19" s="4">
         <v>38.47</v>
       </c>
       <c r="E19" s="4">
-        <v>0.057187</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1987</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>2.2</v>
       </c>
       <c r="D20" s="4">
         <v>40.02</v>
       </c>
       <c r="E20" s="4">
-        <v>0.054973</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1988</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>2.2</v>
       </c>
       <c r="D21" s="4">
         <v>41.11</v>
       </c>
       <c r="E21" s="4">
-        <v>0.053515</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1989</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>2.2</v>
       </c>
       <c r="D22" s="4">
         <v>42.83</v>
       </c>
       <c r="E22" s="4">
-        <v>0.051366</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1990</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>2.3</v>
       </c>
       <c r="D23" s="4">
         <v>44.66</v>
       </c>
       <c r="E23" s="4">
-        <v>0.0515</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1991</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>2.37</v>
       </c>
       <c r="D24" s="4">
         <v>46.84</v>
       </c>
       <c r="E24" s="4">
-        <v>0.050598</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1992</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>2.5</v>
       </c>
       <c r="D25" s="4">
         <v>48.69</v>
       </c>
       <c r="E25" s="4">
-        <v>0.051345</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1993</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>2.8</v>
       </c>
       <c r="D26" s="4">
         <v>49.94</v>
       </c>
       <c r="E26" s="4">
-        <v>0.056067</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1994</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>2.8</v>
       </c>
       <c r="D27" s="4">
         <v>51.03</v>
       </c>
       <c r="E27" s="4">
-        <v>0.05487</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1995</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>2.8</v>
       </c>
       <c r="D28" s="4">
         <v>58.03</v>
       </c>
       <c r="E28" s="4">
-        <v>0.048251</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1996</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>3</v>
       </c>
       <c r="D29" s="4">
         <v>60.11</v>
       </c>
       <c r="E29" s="4">
-        <v>0.049909</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1997</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>3</v>
       </c>
       <c r="D30" s="4">
         <v>61.87</v>
       </c>
       <c r="E30" s="4">
-        <v>0.048489</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1998</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>3</v>
       </c>
       <c r="D31" s="4">
         <v>63.71</v>
       </c>
       <c r="E31" s="4">
-        <v>0.047088</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1999</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>3</v>
       </c>
       <c r="D32" s="4">
         <v>64.75</v>
       </c>
       <c r="E32" s="4">
-        <v>0.046332</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2000</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>3</v>
       </c>
       <c r="D33" s="4">
         <v>66.19</v>
       </c>
       <c r="E33" s="4">
-        <v>0.045324</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2001</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>3</v>
       </c>
       <c r="D34" s="4">
         <v>69.95</v>
       </c>
       <c r="E34" s="4">
-        <v>0.042888</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2002</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>0.46</v>
       </c>
       <c r="D35" s="4">
         <v>10.8</v>
       </c>
       <c r="E35" s="4">
-        <v>0.042593</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2003</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>0.48</v>
       </c>
       <c r="D36" s="4">
         <v>11.22</v>
       </c>
       <c r="E36" s="4">
-        <v>0.042781</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2004</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>0.5</v>
       </c>
       <c r="D37" s="4">
         <v>11.84</v>
       </c>
       <c r="E37" s="4">
-        <v>0.04223</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2005</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>0.5</v>
       </c>
       <c r="D38" s="4">
         <v>12.51</v>
       </c>
       <c r="E38" s="4">
-        <v>0.039968</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2006</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>0.51</v>
       </c>
       <c r="D39" s="4">
         <v>13.04</v>
       </c>
       <c r="E39" s="4">
-        <v>0.03911</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2007</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>0.54</v>
       </c>
       <c r="D40" s="4">
         <v>13.34</v>
       </c>
       <c r="E40" s="4">
-        <v>0.04048</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2008</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>0.55</v>
       </c>
       <c r="D41" s="4">
         <v>13.77</v>
       </c>
       <c r="E41" s="4">
-        <v>0.039942</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2009</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>0.5600000000000001</v>
       </c>
       <c r="D42" s="4">
         <v>14.02</v>
       </c>
       <c r="E42" s="4">
-        <v>0.039943</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2010</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>0.5600000000000001</v>
       </c>
       <c r="D43" s="4">
         <v>14.18</v>
       </c>
       <c r="E43" s="4">
-        <v>0.039492</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2011</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>0.57</v>
       </c>
       <c r="D44" s="4">
         <v>14.43</v>
       </c>
       <c r="E44" s="4">
-        <v>0.039501</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2012</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>0.6</v>
       </c>
       <c r="D45" s="4">
         <v>14.9</v>
       </c>
       <c r="E45" s="4">
-        <v>0.040268</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2013</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>0.63</v>
       </c>
       <c r="D46" s="4">
         <v>15.07</v>
       </c>
       <c r="E46" s="4">
-        <v>0.041805</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2014</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>0.66</v>
       </c>
       <c r="D47" s="4">
         <v>15.23</v>
       </c>
       <c r="E47" s="4">
-        <v>0.043336</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2015</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>0.76</v>
       </c>
       <c r="D48" s="4">
         <v>15.38</v>
       </c>
       <c r="E48" s="4">
-        <v>0.049415</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2016</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>0.8</v>
       </c>
       <c r="D49" s="4">
         <v>15.47</v>
       </c>
       <c r="E49" s="4">
-        <v>0.051713</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2017</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>0.85</v>
       </c>
       <c r="D50" s="4">
         <v>15.62</v>
       </c>
       <c r="E50" s="4">
-        <v>0.054417</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>0.95</v>
       </c>
       <c r="D51" s="4">
         <v>15.81</v>
       </c>
       <c r="E51" s="4">
-        <v>0.060089</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>1.05</v>
       </c>
       <c r="D52" s="4">
         <v>16.05</v>
       </c>
       <c r="E52" s="4">
-        <v>0.06542100000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>1.16</v>
       </c>
       <c r="D53" s="4">
         <v>16.24</v>
       </c>
       <c r="E53" s="4">
-        <v>0.07142900000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">