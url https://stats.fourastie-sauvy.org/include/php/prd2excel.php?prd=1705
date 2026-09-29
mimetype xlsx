--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -552,255 +552,255 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1938</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>20</v>
       </c>
       <c r="D2" s="4">
         <v>5.9</v>
       </c>
       <c r="E2" s="4">
-        <v>3.389831</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1939</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>20</v>
       </c>
       <c r="D3" s="4">
         <v>5.95</v>
       </c>
       <c r="E3" s="4">
-        <v>3.361345</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1940</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>20</v>
       </c>
       <c r="D4" s="4">
         <v>6.1</v>
       </c>
       <c r="E4" s="4">
-        <v>3.278689</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1941</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>20</v>
       </c>
       <c r="D5" s="4">
         <v>7.33</v>
       </c>
       <c r="E5" s="4">
-        <v>2.728513</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1942</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>20</v>
       </c>
       <c r="D6" s="4">
         <v>7.96</v>
       </c>
       <c r="E6" s="4">
-        <v>2.512563</v>
+        <v>2.51</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1943</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>25</v>
       </c>
       <c r="D7" s="4">
         <v>8.82</v>
       </c>
       <c r="E7" s="4">
-        <v>2.834467</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1944</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>50</v>
       </c>
       <c r="D8" s="4">
         <v>11.69</v>
       </c>
       <c r="E8" s="4">
-        <v>4.27716</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1945</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>90</v>
       </c>
       <c r="D9" s="4">
         <v>21.49</v>
       </c>
       <c r="E9" s="4">
-        <v>4.187994</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1946</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>29.45</v>
       </c>
       <c r="E10" s="4">
-        <v>3.395586</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1947</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>200</v>
       </c>
       <c r="D11" s="4">
         <v>39.33</v>
       </c>
       <c r="E11" s="4">
-        <v>5.085177</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1948</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>315</v>
       </c>
       <c r="D12" s="4">
         <v>61.58</v>
       </c>
       <c r="E12" s="4">
-        <v>5.115297</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1949</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>330</v>
       </c>
       <c r="D13" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E13" s="4">
-        <v>4.478827</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1950</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>330</v>
       </c>
       <c r="D14" s="4">
         <v>81.88</v>
       </c>
       <c r="E14" s="4">
-        <v>4.030288</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1951</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>110.25</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1952</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>132.5</v>
@@ -1345,136 +1345,136 @@
         <v>1994</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>51.03</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1995</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>5.97</v>
       </c>
       <c r="D59" s="4">
         <v>58.03</v>
       </c>
       <c r="E59" s="4">
-        <v>0.102878</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1996</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>6.49</v>
       </c>
       <c r="D60" s="4">
         <v>60.11</v>
       </c>
       <c r="E60" s="4">
-        <v>0.107969</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1997</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>7.02</v>
       </c>
       <c r="D61" s="4">
         <v>61.87</v>
       </c>
       <c r="E61" s="4">
-        <v>0.113464</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1998</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>8</v>
       </c>
       <c r="D62" s="4">
         <v>63.71</v>
       </c>
       <c r="E62" s="4">
-        <v>0.125569</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1999</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>8.99</v>
       </c>
       <c r="D63" s="4">
         <v>64.75</v>
       </c>
       <c r="E63" s="4">
-        <v>0.138842</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2000</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>10.5</v>
       </c>
       <c r="D64" s="4">
         <v>66.19</v>
       </c>
       <c r="E64" s="4">
-        <v>0.158634</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2001</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>69.95</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2002</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>10.8</v>
@@ -1512,277 +1512,277 @@
         <v>2005</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>12.51</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2006</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>3</v>
       </c>
       <c r="D70" s="4">
         <v>13.04</v>
       </c>
       <c r="E70" s="4">
-        <v>0.230061</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2007</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>13.34</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2008</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>13.77</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2009</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4">
         <v>3</v>
       </c>
       <c r="D73" s="4">
         <v>14.02</v>
       </c>
       <c r="E73" s="4">
-        <v>0.21398</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>2010</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>14.18</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>2011</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="4">
         <v>3.4</v>
       </c>
       <c r="D75" s="4">
         <v>14.43</v>
       </c>
       <c r="E75" s="4">
-        <v>0.23562</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>2012</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C76" s="4">
         <v>3.4</v>
       </c>
       <c r="D76" s="4">
         <v>14.9</v>
       </c>
       <c r="E76" s="4">
-        <v>0.228188</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>2013</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="4">
         <v>4</v>
       </c>
       <c r="D77" s="4">
         <v>15.07</v>
       </c>
       <c r="E77" s="4">
-        <v>0.265428</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>2014</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="4">
         <v>4.6</v>
       </c>
       <c r="D78" s="4">
         <v>15.23</v>
       </c>
       <c r="E78" s="4">
-        <v>0.302035</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>2015</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="4">
         <v>6.2</v>
       </c>
       <c r="D79" s="4">
         <v>15.38</v>
       </c>
       <c r="E79" s="4">
-        <v>0.403121</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>2016</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="4">
         <v>6.2</v>
       </c>
       <c r="D80" s="4">
         <v>15.47</v>
       </c>
       <c r="E80" s="4">
-        <v>0.400776</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>2017</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="4">
         <v>12</v>
       </c>
       <c r="D81" s="4">
         <v>15.62</v>
       </c>
       <c r="E81" s="4">
-        <v>0.768246</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>2018</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C82" s="4">
         <v>12</v>
       </c>
       <c r="D82" s="4">
         <v>15.81</v>
       </c>
       <c r="E82" s="4">
-        <v>0.759013</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>2019</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="4">
         <v>12</v>
       </c>
       <c r="D83" s="4">
         <v>16.05</v>
       </c>
       <c r="E83" s="4">
-        <v>0.747664</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>2020</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="4">
         <v>13.2</v>
       </c>
       <c r="D84" s="4">
         <v>16.24</v>
       </c>
       <c r="E84" s="4">
-        <v>0.812808</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">