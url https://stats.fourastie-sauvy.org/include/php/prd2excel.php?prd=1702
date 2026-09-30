--- v0 (2025-10-14)
+++ v1 (2026-09-30)
@@ -39,52 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Théâtre du Chatelet la plus chère.</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>En 1863, 5f, soit 23,81 salaires horaires. De 1900 à 1960 : fauteuil d'orchestre. Depuis 2010, place la plus chère, tarif plein. Le tarif dépend du spectacle. 2018 : en travaux ; reprise en 2019.
 Le prix réel a baissé de plus de 60% du 19e siècle à 1937 ; il a tendance à ne plus baisser aujourd'hui.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Loisirs</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les services constituent le secteur "tertiaire" dans lequel le progrès technique n'intervient que peu ou pas du tout. Théoriquement, leurs prix réels ne devraient pas varier : il faudrait toujours le même temps de production totale, pour les produire. Dans la pratique, le progrès technique joue, plus ou moins selon les services, et beaucoup des prix réels que nous avons rassemblés dans ce secteur baissent.
-Les "loisirs" sont des services comme le journal, le théatre, le cinéma. Les places de théâtre avaient des prix trèsdifférents entre les meilleures places et les moins bonnes ; cette différence s'estompe ; le prix réel des places chères a diminué ; il n'y a plus beaucoup de places très économiques, genre "poulailler", mais des possibilités importantes de réductions. Ce type de loisirs est maintenant plus accessible pour tous.
-Les prix de 2020 ne sont pas tous significatifs : certains lieux sont fermés, d'autres ouvrent quand la situation sanitaire le permet… Beaucoup de manifestations sont imprévisibles quelques jours à l'avance.</t>
+Les "loisirs" sont des services comme le journal, le théatre, le cinéma. Les places de théâtre avaient des prix trèsdifférents entre les meilleures places et les moins bonnes ; cette différence s'estompe ; le prix réel des places chères a diminué ; il n'y a plus beaucoup de places très économiques, genre "poulailler", mais des possibilités importantes de réductions. Ce type de loisirs est maintenant plus accessible pour tous.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur tertiaire, à progrès technique faible</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,51 +551,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1900</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>7</v>
       </c>
       <c r="D2" s="4">
         <v>0.29</v>
       </c>
       <c r="E2" s="4">
-        <v>24.137931</v>
+        <v>24.14</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1901</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1902</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.3</v>
@@ -725,834 +724,834 @@
         <v>1912</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>0.34</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1913</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>10</v>
       </c>
       <c r="D15" s="4">
         <v>0.34</v>
       </c>
       <c r="E15" s="4">
-        <v>29.411765</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1914</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>0.34</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1915</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>0.39</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1916</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>10</v>
       </c>
       <c r="D18" s="4">
         <v>0.44</v>
       </c>
       <c r="E18" s="4">
-        <v>22.727273</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1917</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>0.51</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1918</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>7</v>
       </c>
       <c r="D20" s="4">
         <v>0.74</v>
       </c>
       <c r="E20" s="4">
-        <v>9.459459000000001</v>
+        <v>9.460000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1919</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>10</v>
       </c>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1920</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>14</v>
       </c>
       <c r="D22" s="4">
         <v>1.81</v>
       </c>
       <c r="E22" s="4">
-        <v>7.734807</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1921</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>14</v>
       </c>
       <c r="D23" s="4">
         <v>1.67</v>
       </c>
       <c r="E23" s="4">
-        <v>8.383234</v>
+        <v>8.380000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1922</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>14</v>
       </c>
       <c r="D24" s="4">
         <v>1.69</v>
       </c>
       <c r="E24" s="4">
-        <v>8.284024</v>
+        <v>8.279999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1923</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>18</v>
       </c>
       <c r="D25" s="4">
         <v>1.77</v>
       </c>
       <c r="E25" s="4">
-        <v>10.169492</v>
+        <v>10.17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1924</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>18</v>
       </c>
       <c r="D26" s="4">
         <v>1.94</v>
       </c>
       <c r="E26" s="4">
-        <v>9.278351000000001</v>
+        <v>9.279999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>23</v>
       </c>
       <c r="D27" s="4">
         <v>2.12</v>
       </c>
       <c r="E27" s="4">
-        <v>10.849057</v>
+        <v>10.85</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1926</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>23</v>
       </c>
       <c r="D28" s="4">
         <v>2.47</v>
       </c>
       <c r="E28" s="4">
-        <v>9.311741</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1927</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>30</v>
       </c>
       <c r="D29" s="4">
         <v>2.58</v>
       </c>
       <c r="E29" s="4">
-        <v>11.627907</v>
+        <v>11.63</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1928</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>50</v>
       </c>
       <c r="D30" s="4">
         <v>2.72</v>
       </c>
       <c r="E30" s="4">
-        <v>18.382353</v>
+        <v>18.38</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1929</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>50</v>
       </c>
       <c r="D31" s="4">
         <v>3.02</v>
       </c>
       <c r="E31" s="4">
-        <v>16.556291</v>
+        <v>16.56</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1930</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>50</v>
       </c>
       <c r="D32" s="4">
         <v>3.33</v>
       </c>
       <c r="E32" s="4">
-        <v>15.015015</v>
+        <v>15.02</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1931</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>50</v>
       </c>
       <c r="D33" s="4">
         <v>3.3</v>
       </c>
       <c r="E33" s="4">
-        <v>15.151515</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1932</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>40</v>
       </c>
       <c r="D34" s="4">
         <v>3.19</v>
       </c>
       <c r="E34" s="4">
-        <v>12.539185</v>
+        <v>12.54</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1933</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>40</v>
       </c>
       <c r="D35" s="4">
         <v>3.06</v>
       </c>
       <c r="E35" s="4">
-        <v>13.071895</v>
+        <v>13.07</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>40</v>
       </c>
       <c r="D36" s="4">
         <v>3.1</v>
       </c>
       <c r="E36" s="4">
-        <v>12.903226</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1935</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>35</v>
       </c>
       <c r="D37" s="4">
         <v>3.15</v>
       </c>
       <c r="E37" s="4">
-        <v>11.111111</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1936</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>40</v>
       </c>
       <c r="D38" s="4">
         <v>3.97</v>
       </c>
       <c r="E38" s="4">
-        <v>10.075567</v>
+        <v>10.08</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1937</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>40</v>
       </c>
       <c r="D39" s="4">
         <v>5.32</v>
       </c>
       <c r="E39" s="4">
-        <v>7.518797</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1938</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>32</v>
       </c>
       <c r="D40" s="4">
         <v>5.9</v>
       </c>
       <c r="E40" s="4">
-        <v>5.423729</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1939</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>50</v>
       </c>
       <c r="D41" s="4">
         <v>5.95</v>
       </c>
       <c r="E41" s="4">
-        <v>8.403361</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>35</v>
       </c>
       <c r="D42" s="4">
         <v>6.1</v>
       </c>
       <c r="E42" s="4">
-        <v>5.737705</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>50</v>
       </c>
       <c r="D43" s="4">
         <v>7.33</v>
       </c>
       <c r="E43" s="4">
-        <v>6.821282</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1942</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>60</v>
       </c>
       <c r="D44" s="4">
         <v>7.96</v>
       </c>
       <c r="E44" s="4">
-        <v>7.537688</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1943</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>8.82</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1944</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>125</v>
       </c>
       <c r="D46" s="4">
         <v>11.69</v>
       </c>
       <c r="E46" s="4">
-        <v>10.6929</v>
+        <v>10.69</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1945</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>165</v>
       </c>
       <c r="D47" s="4">
         <v>21.49</v>
       </c>
       <c r="E47" s="4">
-        <v>7.67799</v>
+        <v>7.68</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1946</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>200</v>
       </c>
       <c r="D48" s="4">
         <v>29.45</v>
       </c>
       <c r="E48" s="4">
-        <v>6.791171</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1947</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>300</v>
       </c>
       <c r="D49" s="4">
         <v>39.33</v>
       </c>
       <c r="E49" s="4">
-        <v>7.627765</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1948</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>500</v>
       </c>
       <c r="D50" s="4">
         <v>61.58</v>
       </c>
       <c r="E50" s="4">
-        <v>8.119519</v>
+        <v>8.119999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1949</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>600</v>
       </c>
       <c r="D51" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E51" s="4">
-        <v>8.143322</v>
+        <v>8.140000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1950</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>700</v>
       </c>
       <c r="D52" s="4">
         <v>81.88</v>
       </c>
       <c r="E52" s="4">
-        <v>8.549096</v>
+        <v>8.550000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1951</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>780</v>
       </c>
       <c r="D53" s="4">
         <v>110.25</v>
       </c>
       <c r="E53" s="4">
-        <v>7.07483</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1952</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>850</v>
       </c>
       <c r="D54" s="4">
         <v>132.5</v>
       </c>
       <c r="E54" s="4">
-        <v>6.415094</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1953</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>865</v>
       </c>
       <c r="D55" s="4">
         <v>135.25</v>
       </c>
       <c r="E55" s="4">
-        <v>6.395564</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1954</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>1000</v>
       </c>
       <c r="D56" s="4">
         <v>144.75</v>
       </c>
       <c r="E56" s="4">
-        <v>6.908463</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1955</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>1000</v>
       </c>
       <c r="D57" s="4">
         <v>155.75</v>
       </c>
       <c r="E57" s="4">
-        <v>6.420546</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1956</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>1100</v>
       </c>
       <c r="D58" s="4">
         <v>170</v>
       </c>
       <c r="E58" s="4">
-        <v>6.470588</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1957</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>1250</v>
       </c>
       <c r="D59" s="4">
         <v>180.5</v>
       </c>
       <c r="E59" s="4">
-        <v>6.925208</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1958</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>1300</v>
       </c>
       <c r="D60" s="4">
         <v>207.5</v>
       </c>
       <c r="E60" s="4">
-        <v>6.26506</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>1500</v>
       </c>
       <c r="D61" s="4">
         <v>221</v>
       </c>
       <c r="E61" s="4">
-        <v>6.78733</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1960</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>16</v>
       </c>
       <c r="D62" s="4">
         <v>2.35</v>
       </c>
       <c r="E62" s="4">
-        <v>6.808511</v>
+        <v>6.81</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1961</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>2.5</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1962</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>2.75</v>
@@ -2162,214 +2161,210 @@
         <v>2009</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4"/>
       <c r="D111" s="4">
         <v>14.02</v>
       </c>
       <c r="E111" s="4"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2010</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>100.5</v>
       </c>
       <c r="D112" s="4">
         <v>14.18</v>
       </c>
       <c r="E112" s="4">
-        <v>7.087447</v>
+        <v>7.09</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2011</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4"/>
       <c r="D113" s="4">
         <v>14.43</v>
       </c>
       <c r="E113" s="4"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2012</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>92.5</v>
       </c>
       <c r="D114" s="4">
         <v>14.9</v>
       </c>
       <c r="E114" s="4">
-        <v>6.208054</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2013</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>136</v>
       </c>
       <c r="D115" s="4">
         <v>15.07</v>
       </c>
       <c r="E115" s="4">
-        <v>9.024552</v>
+        <v>9.02</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2014</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>85</v>
       </c>
       <c r="D116" s="4">
         <v>15.23</v>
       </c>
       <c r="E116" s="4">
-        <v>5.58109</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2015</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="4">
         <v>49</v>
       </c>
       <c r="D117" s="4">
         <v>15.38</v>
       </c>
       <c r="E117" s="4">
-        <v>3.185956</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2016</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="4">
         <v>109</v>
       </c>
       <c r="D118" s="4">
         <v>15.47</v>
       </c>
       <c r="E118" s="4">
-        <v>7.045895</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>2017</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="4">
         <v>128</v>
       </c>
       <c r="D119" s="4">
         <v>15.62</v>
       </c>
       <c r="E119" s="4">
-        <v>8.194622000000001</v>
+        <v>8.19</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2018</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="4"/>
       <c r="D120" s="4">
         <v>15.81</v>
       </c>
       <c r="E120" s="4"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2019</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4">
         <v>79</v>
       </c>
       <c r="D121" s="4">
         <v>16.05</v>
       </c>
       <c r="E121" s="4">
-        <v>4.922118</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2020</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C122" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C122" s="4"/>
       <c r="D122" s="4">
         <v>16.24</v>
       </c>
-      <c r="E122" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="E122" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>