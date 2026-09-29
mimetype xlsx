--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -14,104 +14,106 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Taxe audiovisuelle</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : taxe radiophonique, de 1949 à 1964 ; récemment : taxe audio-visuelle jusqu'en 1986 ; puis contribution à l'audio-visuel public. 2004 suppression de la contibution pour "noir-et-blanc".
 Cette redevance a varié dans son objectif, avec les progrès de l'audiovisuel ; elle se situe toujours aux environs de 10 salaires horaires.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Loisirs</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les services constituent le secteur "tertiaire" dans lequel le progrès technique n'intervient que peu ou pas du tout. Théoriquement, leurs prix réels ne devraient pas varier : il faudrait toujours le même temps de production totale, pour les produire. Dans la pratique, le progrès technique joue, plus ou moins selon les services, et beaucoup des prix réels que nous avons rassemblés dans ce secteur baissent.
-Les "loisirs" sont des services comme le journal, le théatre, le cinéma. Les places de théâtre avaient des prix trèsdifférents entre les meilleures places et les moins bonnes ; cette différence s'estompe ; le prix réel des places chères a diminué ; il n'y a plus beaucoup de places très économiques, genre "poulailler", mais des possibilités importantes de réductions. Ce type de loisirs est maintenant plus accessible pour tous.
-Les prix de 2020 ne sont pas tous significatifs : certains lieux sont fermés, d'autres ouvrent quand la situation sanitaire le permet… Beaucoup de manifestations sont imprévisibles quelques jours à l'avance.</t>
+Les "loisirs" sont des services comme le journal, le théatre, le cinéma. Les places de théâtre avaient des prix trèsdifférents entre les meilleures places et les moins bonnes ; cette différence s'estompe ; le prix réel des places chères a diminué ; il n'y a plus beaucoup de places très économiques, genre "poulailler", mais des possibilités importantes de réductions. Ce type de loisirs est maintenant plus accessible pour tous.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur tertiaire, à progrès technique faible</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
     <t>F</t>
+  </si>
+  <si>
+    <t>€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -505,350 +507,350 @@
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>833</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>11.305646</v>
+        <v>11.31</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1000</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>12.212995</v>
+        <v>12.21</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1000</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>9.070295</v>
+        <v>9.07</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1275</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>9.622642000000001</v>
+        <v>9.619999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1275</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>9.426987</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1450</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>10.017271</v>
+        <v>10.02</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1450</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>9.309791000000001</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>1500</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>8.823529000000001</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1500</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>8.310249000000001</v>
+        <v>8.31</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>2000</v>
       </c>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4">
-        <v>9.638553999999999</v>
+        <v>9.640000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>2000</v>
       </c>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4">
-        <v>9.049773999999999</v>
+        <v>9.050000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>22.5</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>9.574468</v>
+        <v>9.57</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>25</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>25</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>9.090909</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>25</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>8.389262</v>
+        <v>8.390000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>25</v>
       </c>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4">
-        <v>7.886435</v>
+        <v>7.89</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>3.36</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1966</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>3.56</v>
@@ -1081,69 +1083,82 @@
         <v>1984</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>34.12</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1985</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>541</v>
       </c>
       <c r="D38" s="4">
         <v>36.89</v>
       </c>
       <c r="E38" s="4">
-        <v>14.665221</v>
+        <v>14.67</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1986</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>506</v>
       </c>
       <c r="D39" s="4">
         <v>38.47</v>
       </c>
       <c r="E39" s="4">
-        <v>13.153106</v>
-      </c>
+        <v>13.15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40">
+        <v>2020</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4">
+        <v>16.24</v>
+      </c>
+      <c r="E40" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>