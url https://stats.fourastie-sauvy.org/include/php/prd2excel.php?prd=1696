--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Tirage papier petit format</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Premier tirage d'un film couleur 24 x 36;Manufrance, 1969, en 9*13, 20 tirages  ; 1974 : développement et tirage standard d'un film couleur 126, 20 photos ; 1976  film couleur format 9x13, tirage prestige, 20 photos ; 1978 : 24 photos ; 1994 : 24x36, tirage 10x15. 1990, 24 poses, sur papier, format 10 x 15 cm. 2013 : tirage de 20 photos chez Orange à partir de vues sur clé USB. 2014 : 20 photos en 10x17 ; 2015 : 10x15. 2017 par 150 ; 2018, par 50. Labos photos, simulation 150 tirages en 10*15, le moins cher, 20 photos.
 Le prix réel a baissé ; il a été divisé par plus de 10 depuis 1969.  Les techniques ont totalement changé et ne sont pas comparables et chacun peut effectuer un tirage à partir de son ordinateur ! En numérique, il n'y a plus de diffférence entre tirage et développement.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Photo</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Prix des appareils à photo, des consommables et des accessoires, y compris ceux de laboratoires de photos. Les recherches de prix de l'équipe de Jean Fourastié venaient de catalogues spécialisés.
-Aujourd'hui, la photographie a évolué, on est passé de l'argentique au numérique On peut prendre des photos avec des tablettes ou des téléphones portables, ce qui explique que les véritables appareils soient encore très chers, pour professionnels ou amateurs éclairés. Les accessoires de développement servent surtout en argentique et donc aujourd'hui à des spécialistes.</t>
+Aujourd'hui, la photographie a évolué, on est passé de l'argentique au numérique On peut prendre des photos avec des tablettes ou des téléphones portables, ce qui explique que les véritables appareils soient encore très chers, pour professionnels ou amateurs éclairés. Les accessoires de développement servent surtout en argentique et donc à des spécialistes.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -550,51 +550,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1969</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>36</v>
       </c>
       <c r="D2" s="4">
         <v>4.77</v>
       </c>
       <c r="E2" s="4">
-        <v>7.54717</v>
+        <v>7.55</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1970</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>5.02</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1971</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>5.82</v>
@@ -606,846 +606,846 @@
         <v>1972</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>6.53</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1973</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>43</v>
       </c>
       <c r="D6" s="4">
         <v>7.74</v>
       </c>
       <c r="E6" s="4">
-        <v>5.555556</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1974</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>43.31</v>
       </c>
       <c r="D7" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E7" s="4">
-        <v>4.583069</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1975</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>52.52</v>
       </c>
       <c r="D8" s="4">
         <v>11.3</v>
       </c>
       <c r="E8" s="4">
-        <v>4.647788</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1976</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>54.86</v>
       </c>
       <c r="D9" s="4">
         <v>12.8</v>
       </c>
       <c r="E9" s="4">
-        <v>4.285937</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1977</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>56.18</v>
       </c>
       <c r="D10" s="4">
         <v>14.32</v>
       </c>
       <c r="E10" s="4">
-        <v>3.923184</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1978</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>58.46</v>
       </c>
       <c r="D11" s="4">
         <v>14.85</v>
       </c>
       <c r="E11" s="4">
-        <v>3.9367</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1979</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>72.40000000000001</v>
       </c>
       <c r="D12" s="4">
         <v>16.72</v>
       </c>
       <c r="E12" s="4">
-        <v>4.330144</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1980</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>75.77</v>
       </c>
       <c r="D13" s="4">
         <v>21.22</v>
       </c>
       <c r="E13" s="4">
-        <v>3.570688</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1981</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>79.73999999999999</v>
       </c>
       <c r="D14" s="4">
         <v>22.82</v>
       </c>
       <c r="E14" s="4">
-        <v>3.494303</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1982</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>83.64</v>
       </c>
       <c r="D15" s="4">
         <v>27.8</v>
       </c>
       <c r="E15" s="4">
-        <v>3.008633</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1983</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>89.29000000000001</v>
       </c>
       <c r="D16" s="4">
         <v>31.18</v>
       </c>
       <c r="E16" s="4">
-        <v>2.863695</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1984</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>92.11</v>
       </c>
       <c r="D17" s="4">
         <v>34.12</v>
       </c>
       <c r="E17" s="4">
-        <v>2.69959</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1985</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>90.23</v>
       </c>
       <c r="D18" s="4">
         <v>36.89</v>
       </c>
       <c r="E18" s="4">
-        <v>2.44592</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1986</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>90.45999999999999</v>
       </c>
       <c r="D19" s="4">
         <v>38.47</v>
       </c>
       <c r="E19" s="4">
-        <v>2.351443</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1987</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>91.45999999999999</v>
       </c>
       <c r="D20" s="4">
         <v>40.02</v>
       </c>
       <c r="E20" s="4">
-        <v>2.285357</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1988</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>89.81999999999999</v>
       </c>
       <c r="D21" s="4">
         <v>41.11</v>
       </c>
       <c r="E21" s="4">
-        <v>2.18487</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1989</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>89.89</v>
       </c>
       <c r="D22" s="4">
         <v>42.83</v>
       </c>
       <c r="E22" s="4">
-        <v>2.098763</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1990</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>86.52</v>
       </c>
       <c r="D23" s="4">
         <v>44.66</v>
       </c>
       <c r="E23" s="4">
-        <v>1.937304</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1991</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>86.53</v>
       </c>
       <c r="D24" s="4">
         <v>46.84</v>
       </c>
       <c r="E24" s="4">
-        <v>1.847353</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1992</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>87.45999999999999</v>
       </c>
       <c r="D25" s="4">
         <v>48.69</v>
       </c>
       <c r="E25" s="4">
-        <v>1.796262</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1993</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>82.5</v>
       </c>
       <c r="D26" s="4">
         <v>49.94</v>
       </c>
       <c r="E26" s="4">
-        <v>1.651982</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1994</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>80.89</v>
       </c>
       <c r="D27" s="4">
         <v>51.03</v>
       </c>
       <c r="E27" s="4">
-        <v>1.585146</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1995</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>80.18000000000001</v>
       </c>
       <c r="D28" s="4">
         <v>58.03</v>
       </c>
       <c r="E28" s="4">
-        <v>1.381699</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1996</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>78.98999999999999</v>
       </c>
       <c r="D29" s="4">
         <v>60.11</v>
       </c>
       <c r="E29" s="4">
-        <v>1.314091</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1997</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>79.45</v>
       </c>
       <c r="D30" s="4">
         <v>61.87</v>
       </c>
       <c r="E30" s="4">
-        <v>1.284144</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1998</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>79.04000000000001</v>
       </c>
       <c r="D31" s="4">
         <v>63.71</v>
       </c>
       <c r="E31" s="4">
-        <v>1.240622</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1999</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>79.2</v>
       </c>
       <c r="D32" s="4">
         <v>64.75</v>
       </c>
       <c r="E32" s="4">
-        <v>1.223166</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2000</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>79.62</v>
       </c>
       <c r="D33" s="4">
         <v>66.19</v>
       </c>
       <c r="E33" s="4">
-        <v>1.202901</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2001</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>80.09</v>
       </c>
       <c r="D34" s="4">
         <v>69.95</v>
       </c>
       <c r="E34" s="4">
-        <v>1.144961</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2002</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>12.38</v>
       </c>
       <c r="D35" s="4">
         <v>10.8</v>
       </c>
       <c r="E35" s="4">
-        <v>1.146296</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2003</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>12.55</v>
       </c>
       <c r="D36" s="4">
         <v>11.22</v>
       </c>
       <c r="E36" s="4">
-        <v>1.118538</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2004</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>12.54</v>
       </c>
       <c r="D37" s="4">
         <v>11.84</v>
       </c>
       <c r="E37" s="4">
-        <v>1.059122</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2005</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>12.74</v>
       </c>
       <c r="D38" s="4">
         <v>12.51</v>
       </c>
       <c r="E38" s="4">
-        <v>1.018385</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2006</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>13.01</v>
       </c>
       <c r="D39" s="4">
         <v>13.04</v>
       </c>
       <c r="E39" s="4">
-        <v>0.997699</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2007</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>13.46</v>
       </c>
       <c r="D40" s="4">
         <v>13.34</v>
       </c>
       <c r="E40" s="4">
-        <v>1.008996</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2008</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>13.97</v>
       </c>
       <c r="D41" s="4">
         <v>13.77</v>
       </c>
       <c r="E41" s="4">
-        <v>1.014524</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2009</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>14.19</v>
       </c>
       <c r="D42" s="4">
         <v>14.02</v>
       </c>
       <c r="E42" s="4">
-        <v>1.012126</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2010</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>14.67</v>
       </c>
       <c r="D43" s="4">
         <v>14.18</v>
       </c>
       <c r="E43" s="4">
-        <v>1.034556</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2011</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>15.02</v>
       </c>
       <c r="D44" s="4">
         <v>14.43</v>
       </c>
       <c r="E44" s="4">
-        <v>1.040887</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2012</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>14.9</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2013</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>8</v>
       </c>
       <c r="D46" s="4">
         <v>15.07</v>
       </c>
       <c r="E46" s="4">
-        <v>0.530856</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2014</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>12</v>
       </c>
       <c r="D47" s="4">
         <v>15.23</v>
       </c>
       <c r="E47" s="4">
-        <v>0.787919</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2015</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>3.6</v>
       </c>
       <c r="D48" s="4">
         <v>15.38</v>
       </c>
       <c r="E48" s="4">
-        <v>0.23407</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2016</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>3.2</v>
       </c>
       <c r="D49" s="4">
         <v>15.47</v>
       </c>
       <c r="E49" s="4">
-        <v>0.206852</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2017</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>4.33</v>
       </c>
       <c r="D50" s="4">
         <v>15.62</v>
       </c>
       <c r="E50" s="4">
-        <v>0.277209</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>10.8</v>
       </c>
       <c r="D51" s="4">
         <v>15.81</v>
       </c>
       <c r="E51" s="4">
-        <v>0.6831120000000001</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>2.02</v>
       </c>
       <c r="D52" s="4">
         <v>16.05</v>
       </c>
       <c r="E52" s="4">
-        <v>0.125857</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>4.33</v>
       </c>
       <c r="D53" s="4">
         <v>16.24</v>
       </c>
       <c r="E53" s="4">
-        <v>0.266626</v>
+        <v>0.27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">