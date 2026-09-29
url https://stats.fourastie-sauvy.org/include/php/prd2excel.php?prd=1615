--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,51 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Boisson cola en salle</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE, depuis 2000.
 Le prix réel est stable. Il s'agit essentiellement d'un service.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les services constituent le secteur "tertiaire" dans lequel le progrès technique n'intervient que peu ou pas du tout. Théoriquement, leurs prix réels ne devraient pas varier : il faudrait toujours le même temps de production totale, pour les produire. Dans la pratique, le progrès technique joue, plus ou moins selon les services, et beaucoup des prix réels que nous avons rassemblés dans ce secteur baissent.
-Cette catégorie recouvre les prix de quelques consommations dans des cafés, auberges… , dans lesquels le service est essentiel. Selon la théorie, la plupart des prix réels restent constants, car ce service a toujours la même durée : le prix de vente est proportionnel au salaire. En fait le statut du café ou du restaurant joue un grand rôle.</t>
+Cette catégorie recouvre les prix de quelques consommations dans des cafés, auberges… , dans lesquels le service est essentiel. Selon la théorie, la plupart des prix réels restent constants, car ce service a toujours la même durée : le prix de vente est proportionnel au salaire.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur tertiaire, à progrès technique faible</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -548,374 +548,374 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2000</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>14.54</v>
       </c>
       <c r="D2" s="4">
         <v>66.19</v>
       </c>
       <c r="E2" s="4">
-        <v>0.219671</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2001</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>14.82</v>
       </c>
       <c r="D3" s="4">
         <v>69.95</v>
       </c>
       <c r="E3" s="4">
-        <v>0.211866</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>2002</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="4">
         <v>2.42</v>
       </c>
       <c r="D4" s="4">
         <v>10.8</v>
       </c>
       <c r="E4" s="4">
-        <v>0.224074</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>2003</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="4">
         <v>2.49</v>
       </c>
       <c r="D5" s="4">
         <v>11.22</v>
       </c>
       <c r="E5" s="4">
-        <v>0.221925</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>2004</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4">
         <v>2.55</v>
       </c>
       <c r="D6" s="4">
         <v>11.84</v>
       </c>
       <c r="E6" s="4">
-        <v>0.215372</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>2005</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="4">
         <v>2.61</v>
       </c>
       <c r="D7" s="4">
         <v>12.51</v>
       </c>
       <c r="E7" s="4">
-        <v>0.208633</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2006</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="4">
         <v>2.66</v>
       </c>
       <c r="D8" s="4">
         <v>13.04</v>
       </c>
       <c r="E8" s="4">
-        <v>0.203988</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2007</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="4">
         <v>2.71</v>
       </c>
       <c r="D9" s="4">
         <v>13.34</v>
       </c>
       <c r="E9" s="4">
-        <v>0.203148</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2008</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="4">
         <v>2.77</v>
       </c>
       <c r="D10" s="4">
         <v>13.77</v>
       </c>
       <c r="E10" s="4">
-        <v>0.201162</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2009</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="4">
         <v>2.78</v>
       </c>
       <c r="D11" s="4">
         <v>14.02</v>
       </c>
       <c r="E11" s="4">
-        <v>0.198288</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2010</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="4">
         <v>2.78</v>
       </c>
       <c r="D12" s="4">
         <v>14.18</v>
       </c>
       <c r="E12" s="4">
-        <v>0.196051</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2011</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>2.81</v>
       </c>
       <c r="D13" s="4">
         <v>14.43</v>
       </c>
       <c r="E13" s="4">
-        <v>0.194733</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2012</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>2.89</v>
       </c>
       <c r="D14" s="4">
         <v>14.9</v>
       </c>
       <c r="E14" s="4">
-        <v>0.19396</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2013</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>2.97</v>
       </c>
       <c r="D15" s="4">
         <v>15.07</v>
       </c>
       <c r="E15" s="4">
-        <v>0.19708</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2014</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>3.05</v>
       </c>
       <c r="D16" s="4">
         <v>15.23</v>
       </c>
       <c r="E16" s="4">
-        <v>0.200263</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2015</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>3.12</v>
       </c>
       <c r="D17" s="4">
         <v>15.38</v>
       </c>
       <c r="E17" s="4">
-        <v>0.202861</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2016</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>3.15</v>
       </c>
       <c r="D18" s="4">
         <v>15.47</v>
       </c>
       <c r="E18" s="4">
-        <v>0.20362</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2017</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>3.18</v>
       </c>
       <c r="D19" s="4">
         <v>15.62</v>
       </c>
       <c r="E19" s="4">
-        <v>0.203585</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2018</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>3.23</v>
       </c>
       <c r="D20" s="4">
         <v>15.81</v>
       </c>
       <c r="E20" s="4">
-        <v>0.204301</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>3.28</v>
       </c>
       <c r="D21" s="4">
         <v>16.05</v>
       </c>
       <c r="E21" s="4">
-        <v>0.204361</v>
+        <v>0.2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">