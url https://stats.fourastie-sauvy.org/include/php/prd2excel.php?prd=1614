--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -14,100 +14,97 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Bière blonde en salle</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
-    <t>INSEE : depuis 1975 : le demi de bière blonde, en bouteille de 25 cl ; depuis 1990 : spéciale, depuis 2001 : à la pression en salle, service compris.2019, Lesfacultes.com, "record blonde". Auchienquifume, 25 cl à la pression (Kanterbrau), en salle.
+    <t>INSEE : depuis 1975 : le demi de bière blonde, en bouteille de 25 cl ; depuis 1990 : spéciale, depuis 2001 : à la pression en salle, service compris.2019, Lesfacultes.com, "record blonde"
 Le prix réel est assez stable, car il s'agit essentiellement d'un service ; celui de la bière à la pression est plus faible que celui de la bière en bouteilles.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les services constituent le secteur "tertiaire" dans lequel le progrès technique n'intervient que peu ou pas du tout. Théoriquement, leurs prix réels ne devraient pas varier : il faudrait toujours le même temps de production totale, pour les produire. Dans la pratique, le progrès technique joue, plus ou moins selon les services, et beaucoup des prix réels que nous avons rassemblés dans ce secteur baissent.
-Cette catégorie recouvre les prix de quelques consommations dans des cafés, auberges… , dans lesquels le service est essentiel. Selon la théorie, la plupart des prix réels restent constants, car ce service a toujours la même durée : le prix de vente est proportionnel au salaire. En fait le statut du café ou du restaurant joue un grand rôle.</t>
+Cette catégorie recouvre les prix de quelques consommations dans des cafés, auberges… , dans lesquels le service est essentiel. Selon la théorie, la plupart des prix réels restent constants, car ce service a toujours la même durée : le prix de vente est proportionnel au salaire.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur tertiaire, à progrès technique faible</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
-  </si>
-[...1 lines deleted...]
-    <t>f</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -507,2160 +504,843 @@
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E147"/>
+  <dimension ref="A1:E46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
-        <v>1875</v>
+        <v>1975</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="4"/>
+      <c r="C2" s="4">
+        <v>3.24</v>
+      </c>
       <c r="D2" s="4">
-        <v>0.22</v>
-[...1 lines deleted...]
-      <c r="E2" s="4"/>
+        <v>11.3</v>
+      </c>
+      <c r="E2" s="4">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>1876</v>
+        <v>1976</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="4"/>
+      <c r="C3" s="4">
+        <v>3.85</v>
+      </c>
       <c r="D3" s="4">
-        <v>0.22</v>
-[...1 lines deleted...]
-      <c r="E3" s="4"/>
+        <v>12.8</v>
+      </c>
+      <c r="E3" s="4">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>1877</v>
+        <v>1977</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="4"/>
+      <c r="C4" s="4">
+        <v>4.23</v>
+      </c>
       <c r="D4" s="4">
-        <v>0.23</v>
-[...1 lines deleted...]
-      <c r="E4" s="4"/>
+        <v>14.32</v>
+      </c>
+      <c r="E4" s="4">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>1878</v>
+        <v>1978</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="4"/>
+      <c r="C5" s="4">
+        <v>4.67</v>
+      </c>
       <c r="D5" s="4">
-        <v>0.23</v>
-[...1 lines deleted...]
-      <c r="E5" s="4"/>
+        <v>14.85</v>
+      </c>
+      <c r="E5" s="4">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>1879</v>
+        <v>1979</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="4"/>
+      <c r="C6" s="4">
+        <v>5.18</v>
+      </c>
       <c r="D6" s="4">
-        <v>0.23</v>
-[...1 lines deleted...]
-      <c r="E6" s="4"/>
+        <v>16.72</v>
+      </c>
+      <c r="E6" s="4">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>1880</v>
+        <v>1980</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="4"/>
+      <c r="C7" s="4">
+        <v>5.97</v>
+      </c>
       <c r="D7" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E7" s="4"/>
+        <v>21.22</v>
+      </c>
+      <c r="E7" s="4">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>1881</v>
+        <v>1981</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="4"/>
+      <c r="C8" s="4">
+        <v>6.93</v>
+      </c>
       <c r="D8" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E8" s="4"/>
+        <v>22.82</v>
+      </c>
+      <c r="E8" s="4">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>1882</v>
+        <v>1982</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="4"/>
+      <c r="C9" s="4">
+        <v>6.56</v>
+      </c>
       <c r="D9" s="4">
+        <v>27.8</v>
+      </c>
+      <c r="E9" s="4">
         <v>0.24</v>
       </c>
-      <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>1883</v>
+        <v>1983</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="4"/>
+      <c r="C10" s="4">
+        <v>7.52</v>
+      </c>
       <c r="D10" s="4">
+        <v>31.18</v>
+      </c>
+      <c r="E10" s="4">
         <v>0.24</v>
       </c>
-      <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>1884</v>
+        <v>1984</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="4"/>
+      <c r="C11" s="4">
+        <v>8.039999999999999</v>
+      </c>
       <c r="D11" s="4">
+        <v>34.12</v>
+      </c>
+      <c r="E11" s="4">
         <v>0.24</v>
       </c>
-      <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>1885</v>
+        <v>1985</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4"/>
+      <c r="C12" s="4">
+        <v>8.73</v>
+      </c>
       <c r="D12" s="4">
+        <v>36.89</v>
+      </c>
+      <c r="E12" s="4">
         <v>0.24</v>
       </c>
-      <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>1886</v>
+        <v>1986</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="4"/>
+      <c r="C13" s="4">
+        <v>9.02</v>
+      </c>
       <c r="D13" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E13" s="4"/>
+        <v>38.47</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>1887</v>
+        <v>1987</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="4"/>
+      <c r="C14" s="4">
+        <v>9.74</v>
+      </c>
       <c r="D14" s="4">
+        <v>40.02</v>
+      </c>
+      <c r="E14" s="4">
         <v>0.24</v>
       </c>
-      <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>1888</v>
+        <v>1988</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="4"/>
+      <c r="C15" s="4">
+        <v>10.65</v>
+      </c>
       <c r="D15" s="4">
-        <v>0.25</v>
-[...1 lines deleted...]
-      <c r="E15" s="4"/>
+        <v>41.11</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>1889</v>
+        <v>1989</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="4"/>
+      <c r="C16" s="4">
+        <v>10.77</v>
+      </c>
       <c r="D16" s="4">
+        <v>42.83</v>
+      </c>
+      <c r="E16" s="4">
         <v>0.25</v>
       </c>
-      <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>1890</v>
+        <v>1990</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="4"/>
+      <c r="C17" s="4">
+        <v>16.56</v>
+      </c>
       <c r="D17" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E17" s="4"/>
+        <v>44.66</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>1891</v>
+        <v>1991</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="4"/>
+      <c r="C18" s="4">
+        <v>17.34</v>
+      </c>
       <c r="D18" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E18" s="4"/>
+        <v>46.84</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>1892</v>
+        <v>1992</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="4"/>
+      <c r="C19" s="4">
+        <v>13.55</v>
+      </c>
       <c r="D19" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E19" s="4"/>
+        <v>48.69</v>
+      </c>
+      <c r="E19" s="4">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>1893</v>
+        <v>1993</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="4"/>
+      <c r="C20" s="4">
+        <v>14.29</v>
+      </c>
       <c r="D20" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E20" s="4"/>
+        <v>49.94</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>1894</v>
+        <v>1994</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="4"/>
+      <c r="C21" s="4">
+        <v>14.8</v>
+      </c>
       <c r="D21" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E21" s="4"/>
+        <v>51.03</v>
+      </c>
+      <c r="E21" s="4">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>1895</v>
+        <v>1995</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="4"/>
+      <c r="C22" s="4">
+        <v>15.12</v>
+      </c>
       <c r="D22" s="4">
+        <v>58.03</v>
+      </c>
+      <c r="E22" s="4">
         <v>0.26</v>
       </c>
-      <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
-        <v>1896</v>
+        <v>1996</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="4"/>
+      <c r="C23" s="4">
+        <v>15.62</v>
+      </c>
       <c r="D23" s="4">
-        <v>0.27</v>
-[...1 lines deleted...]
-      <c r="E23" s="4"/>
+        <v>60.11</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
-        <v>1897</v>
+        <v>1997</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="4"/>
+      <c r="C24" s="4">
+        <v>15.93</v>
+      </c>
       <c r="D24" s="4">
-        <v>0.28</v>
-[...1 lines deleted...]
-      <c r="E24" s="4"/>
+        <v>61.87</v>
+      </c>
+      <c r="E24" s="4">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
-        <v>1898</v>
+        <v>1998</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="4"/>
+      <c r="C25" s="4">
+        <v>15.83</v>
+      </c>
       <c r="D25" s="4">
-        <v>0.28</v>
-[...1 lines deleted...]
-      <c r="E25" s="4"/>
+        <v>63.71</v>
+      </c>
+      <c r="E25" s="4">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
-        <v>1899</v>
+        <v>1999</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="4"/>
+      <c r="C26" s="4">
+        <v>15.98</v>
+      </c>
       <c r="D26" s="4">
-        <v>0.28</v>
-[...1 lines deleted...]
-      <c r="E26" s="4"/>
+        <v>64.75</v>
+      </c>
+      <c r="E26" s="4">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
-        <v>1900</v>
+        <v>2000</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="4"/>
+      <c r="C27" s="4">
+        <v>16.5</v>
+      </c>
       <c r="D27" s="4">
-        <v>0.29</v>
-[...1 lines deleted...]
-      <c r="E27" s="4"/>
+        <v>66.19</v>
+      </c>
+      <c r="E27" s="4">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
-        <v>1901</v>
+        <v>2001</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="4"/>
+      <c r="C28" s="4">
+        <v>13.32</v>
+      </c>
       <c r="D28" s="4">
-        <v>0.29</v>
-[...1 lines deleted...]
-      <c r="E28" s="4"/>
+        <v>69.95</v>
+      </c>
+      <c r="E28" s="4">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
-        <v>1902</v>
+        <v>2002</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C29" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C29" s="4">
+        <v>2.15</v>
+      </c>
       <c r="D29" s="4">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="E29" s="4"/>
+        <v>10.8</v>
+      </c>
+      <c r="E29" s="4">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
-        <v>1903</v>
+        <v>2003</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C30" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C30" s="4">
+        <v>2.21</v>
+      </c>
       <c r="D30" s="4">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="E30" s="4"/>
+        <v>11.22</v>
+      </c>
+      <c r="E30" s="4">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>1904</v>
+        <v>2004</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C31" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C31" s="4">
+        <v>2.27</v>
+      </c>
       <c r="D31" s="4">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="E31" s="4"/>
+        <v>11.84</v>
+      </c>
+      <c r="E31" s="4">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
-        <v>1905</v>
+        <v>2005</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C32" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C32" s="4">
+        <v>2.32</v>
+      </c>
       <c r="D32" s="4">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="E32" s="4"/>
+        <v>12.51</v>
+      </c>
+      <c r="E32" s="4">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
-        <v>1906</v>
+        <v>2006</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C33" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C33" s="4">
+        <v>2.34</v>
+      </c>
       <c r="D33" s="4">
-        <v>0.31</v>
-[...1 lines deleted...]
-      <c r="E33" s="4"/>
+        <v>13.04</v>
+      </c>
+      <c r="E33" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
-        <v>1907</v>
+        <v>2007</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C34" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C34" s="4">
+        <v>2.4</v>
+      </c>
       <c r="D34" s="4">
-        <v>0.32</v>
-[...1 lines deleted...]
-      <c r="E34" s="4"/>
+        <v>13.34</v>
+      </c>
+      <c r="E34" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
-        <v>1908</v>
+        <v>2008</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C35" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C35" s="4">
+        <v>2.46</v>
+      </c>
       <c r="D35" s="4">
-        <v>0.32</v>
-[...1 lines deleted...]
-      <c r="E35" s="4"/>
+        <v>13.77</v>
+      </c>
+      <c r="E35" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
-        <v>1909</v>
+        <v>2009</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C36" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C36" s="4">
+        <v>2.49</v>
+      </c>
       <c r="D36" s="4">
-        <v>0.32</v>
-[...1 lines deleted...]
-      <c r="E36" s="4"/>
+        <v>14.02</v>
+      </c>
+      <c r="E36" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
-        <v>1910</v>
+        <v>2010</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C37" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C37" s="4">
+        <v>2.52</v>
+      </c>
       <c r="D37" s="4">
-        <v>0.33</v>
-[...1 lines deleted...]
-      <c r="E37" s="4"/>
+        <v>14.18</v>
+      </c>
+      <c r="E37" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
-        <v>1911</v>
+        <v>2011</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C38" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C38" s="4">
+        <v>2.58</v>
+      </c>
       <c r="D38" s="4">
-        <v>0.33</v>
-[...1 lines deleted...]
-      <c r="E38" s="4"/>
+        <v>14.43</v>
+      </c>
+      <c r="E38" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
-        <v>1912</v>
+        <v>2012</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C39" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C39" s="4">
+        <v>2.6</v>
+      </c>
       <c r="D39" s="4">
-        <v>0.34</v>
-[...1 lines deleted...]
-      <c r="E39" s="4"/>
+        <v>14.9</v>
+      </c>
+      <c r="E39" s="4">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
-        <v>1913</v>
+        <v>2013</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C40" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C40" s="4">
+        <v>2.71</v>
+      </c>
       <c r="D40" s="4">
-        <v>0.34</v>
-[...1 lines deleted...]
-      <c r="E40" s="4"/>
+        <v>15.07</v>
+      </c>
+      <c r="E40" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
-        <v>1914</v>
+        <v>2014</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C41" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C41" s="4">
+        <v>2.79</v>
+      </c>
       <c r="D41" s="4">
-        <v>0.34</v>
-[...1 lines deleted...]
-      <c r="E41" s="4"/>
+        <v>15.23</v>
+      </c>
+      <c r="E41" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
-        <v>1915</v>
+        <v>2015</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C42" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C42" s="4">
+        <v>2.84</v>
+      </c>
       <c r="D42" s="4">
-        <v>0.39</v>
-[...1 lines deleted...]
-      <c r="E42" s="4"/>
+        <v>15.38</v>
+      </c>
+      <c r="E42" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
-        <v>1916</v>
+        <v>2016</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C43" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C43" s="4">
+        <v>2.84</v>
+      </c>
       <c r="D43" s="4">
-        <v>0.44</v>
-[...1 lines deleted...]
-      <c r="E43" s="4"/>
+        <v>15.47</v>
+      </c>
+      <c r="E43" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
-        <v>1917</v>
+        <v>2017</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C44" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C44" s="4">
+        <v>2.87</v>
+      </c>
       <c r="D44" s="4">
-        <v>0.51</v>
-[...1 lines deleted...]
-      <c r="E44" s="4"/>
+        <v>15.62</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
-        <v>1918</v>
+        <v>2018</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C45" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C45" s="4">
+        <v>2.93</v>
+      </c>
       <c r="D45" s="4">
-        <v>0.74</v>
-[...1 lines deleted...]
-      <c r="E45" s="4"/>
+        <v>15.81</v>
+      </c>
+      <c r="E45" s="4">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
-        <v>1919</v>
+        <v>2019</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C46" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C46" s="4">
+        <v>3.6</v>
+      </c>
       <c r="D46" s="4">
-        <v>1</v>
-[...1476 lines deleted...]
-      <c r="D146" s="4">
         <v>16.05</v>
       </c>
-      <c r="E146" s="4">
-[...17 lines deleted...]
-        <v>0.258621</v>
+      <c r="E46" s="4">
+        <v>0.22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">