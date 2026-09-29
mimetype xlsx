--- v0 (2025-10-16)
+++ v1 (2026-09-29)
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1900</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5</v>
       </c>
       <c r="D2" s="4">
         <v>0.29</v>
       </c>
       <c r="E2" s="4">
-        <v>17.241379</v>
+        <v>17.24</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1901</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1902</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.3</v>
@@ -739,51 +739,51 @@
         <v>1913</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>0.34</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1914</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>4</v>
       </c>
       <c r="D16" s="4">
         <v>0.34</v>
       </c>
       <c r="E16" s="4">
-        <v>11.764706</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1915</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>0.39</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1916</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>0.44</v>
@@ -821,799 +821,799 @@
         <v>1919</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1920</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>15</v>
       </c>
       <c r="D22" s="4">
         <v>1.81</v>
       </c>
       <c r="E22" s="4">
-        <v>8.287293</v>
+        <v>8.289999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1921</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>13</v>
       </c>
       <c r="D23" s="4">
         <v>1.67</v>
       </c>
       <c r="E23" s="4">
-        <v>7.784431</v>
+        <v>7.78</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1922</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>14.5</v>
       </c>
       <c r="D24" s="4">
         <v>1.69</v>
       </c>
       <c r="E24" s="4">
-        <v>8.579882</v>
+        <v>8.58</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1923</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>15</v>
       </c>
       <c r="D25" s="4">
         <v>1.77</v>
       </c>
       <c r="E25" s="4">
-        <v>8.474576000000001</v>
+        <v>8.470000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1924</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>15</v>
       </c>
       <c r="D26" s="4">
         <v>1.94</v>
       </c>
       <c r="E26" s="4">
-        <v>7.731959</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>15</v>
       </c>
       <c r="D27" s="4">
         <v>2.12</v>
       </c>
       <c r="E27" s="4">
-        <v>7.075472</v>
+        <v>7.08</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1926</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>21.5</v>
       </c>
       <c r="D28" s="4">
         <v>2.47</v>
       </c>
       <c r="E28" s="4">
-        <v>8.704453000000001</v>
+        <v>8.699999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1927</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>25</v>
       </c>
       <c r="D29" s="4">
         <v>2.58</v>
       </c>
       <c r="E29" s="4">
-        <v>9.689921999999999</v>
+        <v>9.69</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1928</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>25</v>
       </c>
       <c r="D30" s="4">
         <v>2.72</v>
       </c>
       <c r="E30" s="4">
-        <v>9.191176</v>
+        <v>9.19</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1929</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>25</v>
       </c>
       <c r="D31" s="4">
         <v>3.02</v>
       </c>
       <c r="E31" s="4">
-        <v>8.278146</v>
+        <v>8.279999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1930</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>28</v>
       </c>
       <c r="D32" s="4">
         <v>3.33</v>
       </c>
       <c r="E32" s="4">
-        <v>8.408408</v>
+        <v>8.41</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1931</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>27.5</v>
       </c>
       <c r="D33" s="4">
         <v>3.3</v>
       </c>
       <c r="E33" s="4">
-        <v>8.333333</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1932</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>26</v>
       </c>
       <c r="D34" s="4">
         <v>3.19</v>
       </c>
       <c r="E34" s="4">
-        <v>8.15047</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1933</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>26</v>
       </c>
       <c r="D35" s="4">
         <v>3.06</v>
       </c>
       <c r="E35" s="4">
-        <v>8.496732</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>25</v>
       </c>
       <c r="D36" s="4">
         <v>3.1</v>
       </c>
       <c r="E36" s="4">
-        <v>8.064515999999999</v>
+        <v>8.06</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1935</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>24</v>
       </c>
       <c r="D37" s="4">
         <v>3.15</v>
       </c>
       <c r="E37" s="4">
-        <v>7.619048</v>
+        <v>7.62</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1936</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>20.5</v>
       </c>
       <c r="D38" s="4">
         <v>3.97</v>
       </c>
       <c r="E38" s="4">
-        <v>5.163728</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1937</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>27.5</v>
       </c>
       <c r="D39" s="4">
         <v>5.32</v>
       </c>
       <c r="E39" s="4">
-        <v>5.169173</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1938</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>30</v>
       </c>
       <c r="D40" s="4">
         <v>5.9</v>
       </c>
       <c r="E40" s="4">
-        <v>5.084746</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1939</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>31.5</v>
       </c>
       <c r="D41" s="4">
         <v>5.95</v>
       </c>
       <c r="E41" s="4">
-        <v>5.294118</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>41.25</v>
       </c>
       <c r="D42" s="4">
         <v>6.1</v>
       </c>
       <c r="E42" s="4">
-        <v>6.762295</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>55.5</v>
       </c>
       <c r="D43" s="4">
         <v>7.33</v>
       </c>
       <c r="E43" s="4">
-        <v>7.571623</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1942</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>62</v>
       </c>
       <c r="D44" s="4">
         <v>7.96</v>
       </c>
       <c r="E44" s="4">
-        <v>7.788945</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1943</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>69.5</v>
       </c>
       <c r="D45" s="4">
         <v>8.82</v>
       </c>
       <c r="E45" s="4">
-        <v>7.879819</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1944</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>77</v>
       </c>
       <c r="D46" s="4">
         <v>11.69</v>
       </c>
       <c r="E46" s="4">
-        <v>6.586826</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1945</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>129.5</v>
       </c>
       <c r="D47" s="4">
         <v>21.49</v>
       </c>
       <c r="E47" s="4">
-        <v>6.026059</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1946</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>236.25</v>
       </c>
       <c r="D48" s="4">
         <v>29.45</v>
       </c>
       <c r="E48" s="4">
-        <v>8.022071</v>
+        <v>8.02</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1947</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>295</v>
       </c>
       <c r="D49" s="4">
         <v>39.33</v>
       </c>
       <c r="E49" s="4">
-        <v>7.500636</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1948</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>608.75</v>
       </c>
       <c r="D50" s="4">
         <v>61.58</v>
       </c>
       <c r="E50" s="4">
-        <v>9.885515</v>
+        <v>9.890000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1949</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>780</v>
       </c>
       <c r="D51" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E51" s="4">
-        <v>10.586319</v>
+        <v>10.59</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1950</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>780</v>
       </c>
       <c r="D52" s="4">
         <v>81.88</v>
       </c>
       <c r="E52" s="4">
-        <v>9.526135999999999</v>
+        <v>9.529999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1951</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>912.5</v>
       </c>
       <c r="D53" s="4">
         <v>110.25</v>
       </c>
       <c r="E53" s="4">
-        <v>8.276643999999999</v>
+        <v>8.279999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1952</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>960</v>
       </c>
       <c r="D54" s="4">
         <v>132.5</v>
       </c>
       <c r="E54" s="4">
-        <v>7.245283</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1953</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>930</v>
       </c>
       <c r="D55" s="4">
         <v>135.25</v>
       </c>
       <c r="E55" s="4">
-        <v>6.876155</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1954</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>930</v>
       </c>
       <c r="D56" s="4">
         <v>144.75</v>
       </c>
       <c r="E56" s="4">
-        <v>6.42487</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1955</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>930</v>
       </c>
       <c r="D57" s="4">
         <v>155.75</v>
       </c>
       <c r="E57" s="4">
-        <v>5.971108</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1956</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>930</v>
       </c>
       <c r="D58" s="4">
         <v>170</v>
       </c>
       <c r="E58" s="4">
-        <v>5.470588</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1957</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>930</v>
       </c>
       <c r="D59" s="4">
         <v>180.5</v>
       </c>
       <c r="E59" s="4">
-        <v>5.152355</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1958</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>1100</v>
       </c>
       <c r="D60" s="4">
         <v>207.5</v>
       </c>
       <c r="E60" s="4">
-        <v>5.301205</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>1292</v>
       </c>
       <c r="D61" s="4">
         <v>221</v>
       </c>
       <c r="E61" s="4">
-        <v>5.846154</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1960</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>15.96</v>
       </c>
       <c r="D62" s="4">
         <v>2.35</v>
       </c>
       <c r="E62" s="4">
-        <v>6.791489</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1961</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>16.13</v>
       </c>
       <c r="D63" s="4">
         <v>2.5</v>
       </c>
       <c r="E63" s="4">
-        <v>6.452</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1962</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>16.5</v>
       </c>
       <c r="D64" s="4">
         <v>2.75</v>
       </c>
       <c r="E64" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1963</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>17.62</v>
       </c>
       <c r="D65" s="4">
         <v>2.98</v>
       </c>
       <c r="E65" s="4">
-        <v>5.912752</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1964</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>18</v>
       </c>
       <c r="D66" s="4">
         <v>3.17</v>
       </c>
       <c r="E66" s="4">
-        <v>5.678233</v>
+        <v>5.68</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1965</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>3.36</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1966</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>3.56</v>
@@ -1703,408 +1703,408 @@
         <v>1973</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>7.74</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1974</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>28.6</v>
       </c>
       <c r="D76" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E76" s="4">
-        <v>3.026455</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1975</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4">
         <v>33</v>
       </c>
       <c r="D77" s="4">
         <v>11.3</v>
       </c>
       <c r="E77" s="4">
-        <v>2.920354</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1976</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4">
         <v>35.89</v>
       </c>
       <c r="D78" s="4">
         <v>12.8</v>
       </c>
       <c r="E78" s="4">
-        <v>2.803906</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1977</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4">
         <v>38.83</v>
       </c>
       <c r="D79" s="4">
         <v>14.32</v>
       </c>
       <c r="E79" s="4">
-        <v>2.711592</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1978</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4">
         <v>42.73</v>
       </c>
       <c r="D80" s="4">
         <v>14.85</v>
       </c>
       <c r="E80" s="4">
-        <v>2.877441</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1979</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>46.49</v>
       </c>
       <c r="D81" s="4">
         <v>16.72</v>
       </c>
       <c r="E81" s="4">
-        <v>2.780502</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1980</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4">
         <v>53.33</v>
       </c>
       <c r="D82" s="4">
         <v>21.22</v>
       </c>
       <c r="E82" s="4">
-        <v>2.513195</v>
+        <v>2.51</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1981</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>65.88</v>
       </c>
       <c r="D83" s="4">
         <v>22.82</v>
       </c>
       <c r="E83" s="4">
-        <v>2.886941</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1982</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4">
         <v>75.38</v>
       </c>
       <c r="D84" s="4">
         <v>27.8</v>
       </c>
       <c r="E84" s="4">
-        <v>2.711511</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1983</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4">
         <v>84.23999999999999</v>
       </c>
       <c r="D85" s="4">
         <v>31.18</v>
       </c>
       <c r="E85" s="4">
-        <v>2.701732</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1984</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="4">
         <v>91.59999999999999</v>
       </c>
       <c r="D86" s="4">
         <v>34.12</v>
       </c>
       <c r="E86" s="4">
-        <v>2.684642</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1985</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>95.37</v>
       </c>
       <c r="D87" s="4">
         <v>36.89</v>
       </c>
       <c r="E87" s="4">
-        <v>2.585253</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1986</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>100.06</v>
       </c>
       <c r="D88" s="4">
         <v>38.47</v>
       </c>
       <c r="E88" s="4">
-        <v>2.600988</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1987</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>109.3</v>
       </c>
       <c r="D89" s="4">
         <v>40.02</v>
       </c>
       <c r="E89" s="4">
-        <v>2.731134</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1988</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>116.41</v>
       </c>
       <c r="D90" s="4">
         <v>41.11</v>
       </c>
       <c r="E90" s="4">
-        <v>2.831671</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1989</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>121.32</v>
       </c>
       <c r="D91" s="4">
         <v>42.83</v>
       </c>
       <c r="E91" s="4">
-        <v>2.832594</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1990</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>126.79</v>
       </c>
       <c r="D92" s="4">
         <v>44.66</v>
       </c>
       <c r="E92" s="4">
-        <v>2.839006</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1991</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>132.73</v>
       </c>
       <c r="D93" s="4">
         <v>46.84</v>
       </c>
       <c r="E93" s="4">
-        <v>2.833689</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1992</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4">
         <v>138.47</v>
       </c>
       <c r="D94" s="4">
         <v>48.69</v>
       </c>
       <c r="E94" s="4">
-        <v>2.84391</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1993</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4">
         <v>143.97</v>
       </c>
       <c r="D95" s="4">
         <v>49.94</v>
       </c>
       <c r="E95" s="4">
-        <v>2.882859</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1994</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>136.13</v>
       </c>
       <c r="D96" s="4">
         <v>51.03</v>
       </c>
       <c r="E96" s="4">
-        <v>2.667646</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1995</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4">
         <v>141.51</v>
       </c>
       <c r="D97" s="4">
         <v>58.03</v>
       </c>
       <c r="E97" s="4">
-        <v>2.438566</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1996</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>60.11</v>
       </c>
       <c r="E98" s="4"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>1997</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>61.87</v>
@@ -2285,187 +2285,187 @@
         <v>2011</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4"/>
       <c r="D113" s="4">
         <v>14.43</v>
       </c>
       <c r="E113" s="4"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2012</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>115</v>
       </c>
       <c r="D114" s="4">
         <v>14.9</v>
       </c>
       <c r="E114" s="4">
-        <v>7.718121</v>
+        <v>7.72</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2013</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>90</v>
       </c>
       <c r="D115" s="4">
         <v>15.07</v>
       </c>
       <c r="E115" s="4">
-        <v>5.97213</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2014</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>50</v>
       </c>
       <c r="D116" s="4">
         <v>15.23</v>
       </c>
       <c r="E116" s="4">
-        <v>3.282994</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2015</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="4">
         <v>40</v>
       </c>
       <c r="D117" s="4">
         <v>15.38</v>
       </c>
       <c r="E117" s="4">
-        <v>2.60078</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2016</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="4">
         <v>50</v>
       </c>
       <c r="D118" s="4">
         <v>15.47</v>
       </c>
       <c r="E118" s="4">
-        <v>3.232062</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>2017</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="4">
         <v>32.8</v>
       </c>
       <c r="D119" s="4">
         <v>15.62</v>
       </c>
       <c r="E119" s="4">
-        <v>2.099872</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2018</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="4">
         <v>32.8</v>
       </c>
       <c r="D120" s="4">
         <v>15.81</v>
       </c>
       <c r="E120" s="4">
-        <v>2.074636</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2019</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4">
         <v>80</v>
       </c>
       <c r="D121" s="4">
         <v>16.05</v>
       </c>
       <c r="E121" s="4">
-        <v>4.984424</v>
+        <v>4.98</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2020</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C122" s="4">
         <v>80</v>
       </c>
       <c r="D122" s="4">
         <v>16.24</v>
       </c>
       <c r="E122" s="4">
-        <v>4.926108</v>
+        <v>4.93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">