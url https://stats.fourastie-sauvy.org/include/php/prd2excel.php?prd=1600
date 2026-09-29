--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1910</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.05</v>
       </c>
       <c r="D2" s="4">
         <v>0.33</v>
       </c>
       <c r="E2" s="4">
-        <v>0.151515</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1911</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1912</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.34</v>
@@ -609,51 +609,51 @@
         <v>1913</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1914</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>0.05</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>0.147059</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1915</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>0.39</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1916</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.44</v>
@@ -691,51 +691,51 @@
         <v>1919</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1920</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>0.2</v>
       </c>
       <c r="D12" s="4">
         <v>1.81</v>
       </c>
       <c r="E12" s="4">
-        <v>0.110497</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1921</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>1.67</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1922</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>1.69</v>
@@ -864,51 +864,51 @@
         <v>1932</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>3.19</v>
       </c>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1933</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>0.55</v>
       </c>
       <c r="D25" s="4">
         <v>3.06</v>
       </c>
       <c r="E25" s="4">
-        <v>0.179739</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1934</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>3.1</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1935</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>3.15</v>
@@ -933,527 +933,527 @@
         <v>1937</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4">
         <v>5.32</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1938</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>0.8</v>
       </c>
       <c r="D30" s="4">
         <v>5.9</v>
       </c>
       <c r="E30" s="4">
-        <v>0.135593</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1939</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>0.82</v>
       </c>
       <c r="D31" s="4">
         <v>5.95</v>
       </c>
       <c r="E31" s="4">
-        <v>0.137815</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1940</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>0.9</v>
       </c>
       <c r="D32" s="4">
         <v>6.1</v>
       </c>
       <c r="E32" s="4">
-        <v>0.147541</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1941</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>0.9</v>
       </c>
       <c r="D33" s="4">
         <v>7.33</v>
       </c>
       <c r="E33" s="4">
-        <v>0.122783</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1942</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>1.13</v>
       </c>
       <c r="D34" s="4">
         <v>7.96</v>
       </c>
       <c r="E34" s="4">
-        <v>0.14196</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1943</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>1.15</v>
       </c>
       <c r="D35" s="4">
         <v>8.82</v>
       </c>
       <c r="E35" s="4">
-        <v>0.130385</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1944</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>1.29</v>
       </c>
       <c r="D36" s="4">
         <v>11.69</v>
       </c>
       <c r="E36" s="4">
-        <v>0.110351</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1945</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>2.05</v>
       </c>
       <c r="D37" s="4">
         <v>21.49</v>
       </c>
       <c r="E37" s="4">
-        <v>0.09539300000000001</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1946</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>4.12</v>
       </c>
       <c r="D38" s="4">
         <v>29.45</v>
       </c>
       <c r="E38" s="4">
-        <v>0.139898</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1947</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>5.2</v>
       </c>
       <c r="D39" s="4">
         <v>39.33</v>
       </c>
       <c r="E39" s="4">
-        <v>0.132215</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1948</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>9.82</v>
       </c>
       <c r="D40" s="4">
         <v>61.58</v>
       </c>
       <c r="E40" s="4">
-        <v>0.159467</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1949</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>14.03</v>
       </c>
       <c r="D41" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E41" s="4">
-        <v>0.190418</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1950</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>15.4</v>
       </c>
       <c r="D42" s="4">
         <v>81.88</v>
       </c>
       <c r="E42" s="4">
-        <v>0.18808</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1951</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>19.8</v>
       </c>
       <c r="D43" s="4">
         <v>110.25</v>
       </c>
       <c r="E43" s="4">
-        <v>0.179592</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1952</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>23.3</v>
       </c>
       <c r="D44" s="4">
         <v>132.5</v>
       </c>
       <c r="E44" s="4">
-        <v>0.175849</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1953</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>24.3</v>
       </c>
       <c r="D45" s="4">
         <v>135.25</v>
       </c>
       <c r="E45" s="4">
-        <v>0.179667</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1954</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>24.4</v>
       </c>
       <c r="D46" s="4">
         <v>144.75</v>
       </c>
       <c r="E46" s="4">
-        <v>0.168566</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1955</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>25.3</v>
       </c>
       <c r="D47" s="4">
         <v>155.75</v>
       </c>
       <c r="E47" s="4">
-        <v>0.16244</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1956</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>27.3</v>
       </c>
       <c r="D48" s="4">
         <v>170</v>
       </c>
       <c r="E48" s="4">
-        <v>0.160588</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1957</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>27.9</v>
       </c>
       <c r="D49" s="4">
         <v>180.5</v>
       </c>
       <c r="E49" s="4">
-        <v>0.154571</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1958</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>28.8</v>
       </c>
       <c r="D50" s="4">
         <v>207.5</v>
       </c>
       <c r="E50" s="4">
-        <v>0.138795</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1959</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>36</v>
       </c>
       <c r="D51" s="4">
         <v>221</v>
       </c>
       <c r="E51" s="4">
-        <v>0.162896</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1960</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>0.4</v>
       </c>
       <c r="D52" s="4">
         <v>2.35</v>
       </c>
       <c r="E52" s="4">
-        <v>0.170213</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1961</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>0.42</v>
       </c>
       <c r="D53" s="4">
         <v>2.5</v>
       </c>
       <c r="E53" s="4">
-        <v>0.168</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1962</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>0.46</v>
       </c>
       <c r="D54" s="4">
         <v>2.75</v>
       </c>
       <c r="E54" s="4">
-        <v>0.167273</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1963</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>0.5600000000000001</v>
       </c>
       <c r="D55" s="4">
         <v>2.98</v>
       </c>
       <c r="E55" s="4">
-        <v>0.187919</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1964</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>0.65</v>
       </c>
       <c r="D56" s="4">
         <v>3.17</v>
       </c>
       <c r="E56" s="4">
-        <v>0.205047</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1965</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>0.66</v>
       </c>
       <c r="D57" s="4">
         <v>3.36</v>
       </c>
       <c r="E57" s="4">
-        <v>0.196429</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1966</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>0.79</v>
       </c>
       <c r="D58" s="4">
         <v>3.56</v>
       </c>
       <c r="E58" s="4">
-        <v>0.22191</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1967</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>3.74</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1968</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>4.43</v>
@@ -1998,204 +1998,204 @@
         <v>2010</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>14.18</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2011</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>4</v>
       </c>
       <c r="D103" s="4">
         <v>14.43</v>
       </c>
       <c r="E103" s="4">
-        <v>0.2772</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2012</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>2</v>
       </c>
       <c r="D104" s="4">
         <v>14.9</v>
       </c>
       <c r="E104" s="4">
-        <v>0.134228</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2013</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>2</v>
       </c>
       <c r="D105" s="4">
         <v>15.07</v>
       </c>
       <c r="E105" s="4">
-        <v>0.132714</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2014</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>2</v>
       </c>
       <c r="D106" s="4">
         <v>15.23</v>
       </c>
       <c r="E106" s="4">
-        <v>0.13132</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2015</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>2</v>
       </c>
       <c r="D107" s="4">
         <v>15.38</v>
       </c>
       <c r="E107" s="4">
-        <v>0.130039</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2016</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>1.2</v>
       </c>
       <c r="D108" s="4">
         <v>15.47</v>
       </c>
       <c r="E108" s="4">
-        <v>0.077569</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2017</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>3.3</v>
       </c>
       <c r="D109" s="4">
         <v>15.62</v>
       </c>
       <c r="E109" s="4">
-        <v>0.211268</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2018</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>2.5</v>
       </c>
       <c r="D110" s="4">
         <v>15.81</v>
       </c>
       <c r="E110" s="4">
-        <v>0.158128</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2019</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>2.5</v>
       </c>
       <c r="D111" s="4">
         <v>16.05</v>
       </c>
       <c r="E111" s="4">
-        <v>0.155763</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2020</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>2.5</v>
       </c>
       <c r="D112" s="4">
         <v>16.24</v>
       </c>
       <c r="E112" s="4">
-        <v>0.153941</v>
+        <v>0.15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">