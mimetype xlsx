--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1920</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>3.75</v>
       </c>
       <c r="D2" s="4">
         <v>1.81</v>
       </c>
       <c r="E2" s="4">
-        <v>2.071823</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1921</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>1.67</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1922</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>1.69</v>
@@ -791,527 +791,527 @@
         <v>1937</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>5.32</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1938</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>3.75</v>
       </c>
       <c r="D20" s="4">
         <v>5.9</v>
       </c>
       <c r="E20" s="4">
-        <v>0.635593</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1939</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>3.82</v>
       </c>
       <c r="D21" s="4">
         <v>5.95</v>
       </c>
       <c r="E21" s="4">
-        <v>0.6420169999999999</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1940</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>4.15</v>
       </c>
       <c r="D22" s="4">
         <v>6.1</v>
       </c>
       <c r="E22" s="4">
-        <v>0.680328</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1941</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>4.15</v>
       </c>
       <c r="D23" s="4">
         <v>7.33</v>
       </c>
       <c r="E23" s="4">
-        <v>0.5661659999999999</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1942</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>5.34</v>
       </c>
       <c r="D24" s="4">
         <v>7.96</v>
       </c>
       <c r="E24" s="4">
-        <v>0.670854</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1943</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>5.45</v>
       </c>
       <c r="D25" s="4">
         <v>8.82</v>
       </c>
       <c r="E25" s="4">
-        <v>0.617914</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1944</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>5.68</v>
       </c>
       <c r="D26" s="4">
         <v>11.69</v>
       </c>
       <c r="E26" s="4">
-        <v>0.485885</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1945</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>8.43</v>
       </c>
       <c r="D27" s="4">
         <v>21.49</v>
       </c>
       <c r="E27" s="4">
-        <v>0.392275</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1946</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>16.6</v>
       </c>
       <c r="D28" s="4">
         <v>29.45</v>
       </c>
       <c r="E28" s="4">
-        <v>0.563667</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1947</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>21.54</v>
       </c>
       <c r="D29" s="4">
         <v>39.33</v>
       </c>
       <c r="E29" s="4">
-        <v>0.547674</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1948</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>44.75</v>
       </c>
       <c r="D30" s="4">
         <v>61.58</v>
       </c>
       <c r="E30" s="4">
-        <v>0.726697</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1949</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>62.08</v>
       </c>
       <c r="D31" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E31" s="4">
-        <v>0.842562</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1950</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>62.2</v>
       </c>
       <c r="D32" s="4">
         <v>81.88</v>
       </c>
       <c r="E32" s="4">
-        <v>0.759648</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1951</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>82.8</v>
       </c>
       <c r="D33" s="4">
         <v>110.25</v>
       </c>
       <c r="E33" s="4">
-        <v>0.75102</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1952</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>98.5</v>
       </c>
       <c r="D34" s="4">
         <v>132.5</v>
       </c>
       <c r="E34" s="4">
-        <v>0.7433959999999999</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1953</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>87</v>
       </c>
       <c r="D35" s="4">
         <v>135.25</v>
       </c>
       <c r="E35" s="4">
-        <v>0.643253</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1954</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>87.8</v>
       </c>
       <c r="D36" s="4">
         <v>144.75</v>
       </c>
       <c r="E36" s="4">
-        <v>0.606563</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1955</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>90</v>
       </c>
       <c r="D37" s="4">
         <v>155.75</v>
       </c>
       <c r="E37" s="4">
-        <v>0.5778489999999999</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1956</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>93.5</v>
       </c>
       <c r="D38" s="4">
         <v>170</v>
       </c>
       <c r="E38" s="4">
         <v>0.55</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1957</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>96.2</v>
       </c>
       <c r="D39" s="4">
         <v>180.5</v>
       </c>
       <c r="E39" s="4">
-        <v>0.532964</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1958</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>102.4</v>
       </c>
       <c r="D40" s="4">
         <v>207.5</v>
       </c>
       <c r="E40" s="4">
-        <v>0.493494</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1959</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>126.1</v>
       </c>
       <c r="D41" s="4">
         <v>221</v>
       </c>
       <c r="E41" s="4">
-        <v>0.570588</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1960</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>1.38</v>
       </c>
       <c r="D42" s="4">
         <v>2.35</v>
       </c>
       <c r="E42" s="4">
-        <v>0.587234</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1961</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>1.45</v>
       </c>
       <c r="D43" s="4">
         <v>2.5</v>
       </c>
       <c r="E43" s="4">
         <v>0.58</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1962</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>1.58</v>
       </c>
       <c r="D44" s="4">
         <v>2.75</v>
       </c>
       <c r="E44" s="4">
-        <v>0.574545</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1963</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>1.94</v>
       </c>
       <c r="D45" s="4">
         <v>2.98</v>
       </c>
       <c r="E45" s="4">
-        <v>0.651007</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1964</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>2.27</v>
       </c>
       <c r="D46" s="4">
         <v>3.17</v>
       </c>
       <c r="E46" s="4">
-        <v>0.7160879999999999</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1965</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>2.32</v>
       </c>
       <c r="D47" s="4">
         <v>3.36</v>
       </c>
       <c r="E47" s="4">
-        <v>0.690476</v>
+        <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1966</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>2.88</v>
       </c>
       <c r="D48" s="4">
         <v>3.56</v>
       </c>
       <c r="E48" s="4">
-        <v>0.808989</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1967</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>3.74</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1968</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4">
         <v>4.43</v>
@@ -1856,204 +1856,204 @@
         <v>2010</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4">
         <v>14.18</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>2011</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C93" s="4">
         <v>18</v>
       </c>
       <c r="D93" s="4">
         <v>14.43</v>
       </c>
       <c r="E93" s="4">
-        <v>1.247401</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2012</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="4">
         <v>8</v>
       </c>
       <c r="D94" s="4">
         <v>14.9</v>
       </c>
       <c r="E94" s="4">
-        <v>0.536913</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2013</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="4">
         <v>8</v>
       </c>
       <c r="D95" s="4">
         <v>15.07</v>
       </c>
       <c r="E95" s="4">
-        <v>0.530856</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2014</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="4">
         <v>8</v>
       </c>
       <c r="D96" s="4">
         <v>15.23</v>
       </c>
       <c r="E96" s="4">
-        <v>0.5252790000000001</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2015</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4">
         <v>8</v>
       </c>
       <c r="D97" s="4">
         <v>15.38</v>
       </c>
       <c r="E97" s="4">
-        <v>0.520156</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2016</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>10</v>
       </c>
       <c r="D98" s="4">
         <v>15.47</v>
       </c>
       <c r="E98" s="4">
-        <v>0.646412</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2017</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>15</v>
       </c>
       <c r="D99" s="4">
         <v>15.62</v>
       </c>
       <c r="E99" s="4">
-        <v>0.960307</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2018</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>15</v>
       </c>
       <c r="D100" s="4">
         <v>15.81</v>
       </c>
       <c r="E100" s="4">
-        <v>0.948767</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2019</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>8</v>
       </c>
       <c r="D101" s="4">
         <v>16.05</v>
       </c>
       <c r="E101" s="4">
-        <v>0.498442</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2020</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>15</v>
       </c>
       <c r="D102" s="4">
         <v>16.24</v>
       </c>
       <c r="E102" s="4">
-        <v>0.923645</v>
+        <v>0.92</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">