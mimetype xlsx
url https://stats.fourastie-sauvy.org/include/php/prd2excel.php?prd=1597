--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -554,357 +554,357 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>42.8</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>0.58089</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>50</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>0.61065</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>63.75</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>0.5782310000000001</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>75</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>0.566038</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>75</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>0.554529</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>75</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>0.518135</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>77.5</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>0.497592</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>80</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>0.470588</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>80.5</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>0.445983</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>82</v>
       </c>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4">
-        <v>0.395181</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4">
-        <v>0.452489</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>1.02</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>0.434043</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>1.05</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
         <v>0.42</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>1.05</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>0.381818</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>1.12</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>0.375839</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>1.2</v>
       </c>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4">
-        <v>0.378549</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>1.2</v>
       </c>
       <c r="D18" s="4">
         <v>3.36</v>
       </c>
       <c r="E18" s="4">
-        <v>0.357143</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1966</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>1.25</v>
       </c>
       <c r="D19" s="4">
         <v>3.56</v>
       </c>
       <c r="E19" s="4">
-        <v>0.351124</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1967</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>1.26</v>
       </c>
       <c r="D20" s="4">
         <v>3.74</v>
       </c>
       <c r="E20" s="4">
-        <v>0.336898</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1968</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>4.43</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1969</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>4.77</v>
@@ -955,340 +955,340 @@
         <v>1973</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>7.74</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1974</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>2.01</v>
       </c>
       <c r="D27" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E27" s="4">
-        <v>0.212698</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1975</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>2.36</v>
       </c>
       <c r="D28" s="4">
         <v>11.3</v>
       </c>
       <c r="E28" s="4">
-        <v>0.20885</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1976</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>2.63</v>
       </c>
       <c r="D29" s="4">
         <v>12.8</v>
       </c>
       <c r="E29" s="4">
-        <v>0.205469</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1977</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>2.94</v>
       </c>
       <c r="D30" s="4">
         <v>14.32</v>
       </c>
       <c r="E30" s="4">
-        <v>0.205307</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1978</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>3.25</v>
       </c>
       <c r="D31" s="4">
         <v>14.85</v>
       </c>
       <c r="E31" s="4">
-        <v>0.218855</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>3.51</v>
       </c>
       <c r="D32" s="4">
         <v>16.72</v>
       </c>
       <c r="E32" s="4">
-        <v>0.209928</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1980</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>3.98</v>
       </c>
       <c r="D33" s="4">
         <v>21.22</v>
       </c>
       <c r="E33" s="4">
-        <v>0.187559</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1981</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>6.69</v>
       </c>
       <c r="D34" s="4">
         <v>22.82</v>
       </c>
       <c r="E34" s="4">
-        <v>0.293164</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1982</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>7.89</v>
       </c>
       <c r="D35" s="4">
         <v>27.8</v>
       </c>
       <c r="E35" s="4">
-        <v>0.283813</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1983</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>8.76</v>
       </c>
       <c r="D36" s="4">
         <v>31.18</v>
       </c>
       <c r="E36" s="4">
-        <v>0.280949</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1984</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>9.48</v>
       </c>
       <c r="D37" s="4">
         <v>34.12</v>
       </c>
       <c r="E37" s="4">
-        <v>0.277843</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1985</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>9.949999999999999</v>
       </c>
       <c r="D38" s="4">
         <v>36.89</v>
       </c>
       <c r="E38" s="4">
-        <v>0.269721</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1986</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>10.15</v>
       </c>
       <c r="D39" s="4">
         <v>38.47</v>
       </c>
       <c r="E39" s="4">
-        <v>0.263842</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1987</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>10.82</v>
       </c>
       <c r="D40" s="4">
         <v>40.02</v>
       </c>
       <c r="E40" s="4">
-        <v>0.270365</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1988</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>11.43</v>
       </c>
       <c r="D41" s="4">
         <v>41.11</v>
       </c>
       <c r="E41" s="4">
-        <v>0.278035</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1989</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>5.32</v>
       </c>
       <c r="D42" s="4">
         <v>42.83</v>
       </c>
       <c r="E42" s="4">
-        <v>0.124212</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1990</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>2.91</v>
       </c>
       <c r="D43" s="4">
         <v>44.66</v>
       </c>
       <c r="E43" s="4">
-        <v>0.06515899999999999</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1991</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>2.97</v>
       </c>
       <c r="D44" s="4">
         <v>46.84</v>
       </c>
       <c r="E44" s="4">
-        <v>0.06340700000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1992</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>48.69</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1993</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>49.94</v>
@@ -1521,183 +1521,183 @@
         <v>2011</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>14.43</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4">
         <v>1.72</v>
       </c>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4">
-        <v>0.115436</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>2.8</v>
       </c>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4">
-        <v>0.1858</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>0.97</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>0.06369</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>1.32</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>0.085826</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>0.8</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>0.051713</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>0.97</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>0.061354</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>6.5</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>0.404984</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4">
         <v>6.6</v>
       </c>
       <c r="D73" s="4">
         <v>16.24</v>
       </c>
       <c r="E73" s="4">
-        <v>0.406404</v>
+        <v>0.41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">