--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -547,51 +547,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1914</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.25</v>
       </c>
       <c r="D2" s="4">
         <v>0.34</v>
       </c>
       <c r="E2" s="4">
-        <v>0.735294</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1915</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.39</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1916</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.44</v>
@@ -798,51 +798,51 @@
         <v>1932</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4">
         <v>3.19</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1933</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>1.5</v>
       </c>
       <c r="D21" s="4">
         <v>3.06</v>
       </c>
       <c r="E21" s="4">
-        <v>0.490196</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1934</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>3.1</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1935</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>3.15</v>
@@ -867,357 +867,357 @@
         <v>1937</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>5.32</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1938</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>2</v>
       </c>
       <c r="D26" s="4">
         <v>5.9</v>
       </c>
       <c r="E26" s="4">
-        <v>0.338983</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1939</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>2.03</v>
       </c>
       <c r="D27" s="4">
         <v>5.95</v>
       </c>
       <c r="E27" s="4">
-        <v>0.341176</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1940</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>2.15</v>
       </c>
       <c r="D28" s="4">
         <v>6.1</v>
       </c>
       <c r="E28" s="4">
-        <v>0.352459</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1941</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>2.15</v>
       </c>
       <c r="D29" s="4">
         <v>7.33</v>
       </c>
       <c r="E29" s="4">
-        <v>0.293315</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1942</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>2.84</v>
       </c>
       <c r="D30" s="4">
         <v>7.96</v>
       </c>
       <c r="E30" s="4">
-        <v>0.356784</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1943</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>2.9</v>
       </c>
       <c r="D31" s="4">
         <v>8.82</v>
       </c>
       <c r="E31" s="4">
-        <v>0.328798</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1944</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>3.36</v>
       </c>
       <c r="D32" s="4">
         <v>11.69</v>
       </c>
       <c r="E32" s="4">
-        <v>0.287425</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1945</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>5.17</v>
       </c>
       <c r="D33" s="4">
         <v>21.49</v>
       </c>
       <c r="E33" s="4">
-        <v>0.240577</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1946</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>10.24</v>
       </c>
       <c r="D34" s="4">
         <v>29.45</v>
       </c>
       <c r="E34" s="4">
-        <v>0.347708</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1947</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>12.69</v>
       </c>
       <c r="D35" s="4">
         <v>39.33</v>
       </c>
       <c r="E35" s="4">
-        <v>0.322654</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1948</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>23.44</v>
       </c>
       <c r="D36" s="4">
         <v>61.58</v>
       </c>
       <c r="E36" s="4">
-        <v>0.380643</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1949</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>32.12</v>
       </c>
       <c r="D37" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E37" s="4">
-        <v>0.435939</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1950</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>36.4</v>
       </c>
       <c r="D38" s="4">
         <v>81.88</v>
       </c>
       <c r="E38" s="4">
-        <v>0.444553</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1951</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>43.1</v>
       </c>
       <c r="D39" s="4">
         <v>110.25</v>
       </c>
       <c r="E39" s="4">
-        <v>0.39093</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1952</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>52.6</v>
       </c>
       <c r="D40" s="4">
         <v>132.5</v>
       </c>
       <c r="E40" s="4">
-        <v>0.396981</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1953</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>52.5</v>
       </c>
       <c r="D41" s="4">
         <v>135.25</v>
       </c>
       <c r="E41" s="4">
-        <v>0.38817</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1954</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>52.9</v>
       </c>
       <c r="D42" s="4">
         <v>144.75</v>
       </c>
       <c r="E42" s="4">
-        <v>0.365458</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1955</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>54.6</v>
       </c>
       <c r="D43" s="4">
         <v>155.75</v>
       </c>
       <c r="E43" s="4">
-        <v>0.350562</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1956</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>55.6</v>
       </c>
       <c r="D44" s="4">
         <v>170</v>
       </c>
       <c r="E44" s="4">
-        <v>0.327059</v>
+        <v>0.33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">