--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -554,357 +554,357 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>97.2</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>1.319218</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>102.4</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>1.250611</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>126.09</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>1.143673</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>143</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>1.079245</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>143</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>1.057301</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>143</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>0.98791</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>149</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>0.956661</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>155</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>0.911765</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>157.75</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>0.873961</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>166</v>
       </c>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4">
         <v>0.8</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>195</v>
       </c>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4">
-        <v>0.8823530000000001</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>2</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>0.851064</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>2.05</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
         <v>0.82</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>2.05</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>0.745455</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>2.2</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>0.738255</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>2.35</v>
       </c>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4">
-        <v>0.741325</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>2.35</v>
       </c>
       <c r="D18" s="4">
         <v>3.36</v>
       </c>
       <c r="E18" s="4">
-        <v>0.6994050000000001</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1966</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>2.43</v>
       </c>
       <c r="D19" s="4">
         <v>3.56</v>
       </c>
       <c r="E19" s="4">
-        <v>0.682584</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1967</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>2.45</v>
       </c>
       <c r="D20" s="4">
         <v>3.74</v>
       </c>
       <c r="E20" s="4">
-        <v>0.65508</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1968</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>4.43</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1969</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>4.77</v>
@@ -1475,153 +1475,153 @@
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>6.5</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>0.426789</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>5.5</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>0.357607</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>6.5</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>0.420168</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>6.5</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>0.416133</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>7.5</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>0.474383</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>7.5</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>0.46729</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4">
         <v>7.5</v>
       </c>
       <c r="D73" s="4">
         <v>16.24</v>
       </c>
       <c r="E73" s="4">
-        <v>0.461823</v>
+        <v>0.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">