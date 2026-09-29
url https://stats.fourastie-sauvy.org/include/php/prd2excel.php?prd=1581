--- v0 (2025-11-01)
+++ v1 (2026-09-29)
@@ -39,51 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Essence super sans plomb octane 95</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : 1 litre de supercarburant sans plomb, octane 95, depuis 2002 ; série arrêtée par l'INSEE. 2018 : sur prix-carburants.gouv.fr, le moins cher à Paris, SP95.
 La série est courte, le prix réel reste pratiquement stable ou en légère augmentation, depuis 2002. La hausse monopolistique du prix du pétrole joue un rôle.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Energie et eau</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Le prix de l'énergie a baissé considérablement. Le prix des produits pétroliers ne dépend pas seulement du progrès technique, mais du monopole des pays prétroliers et des taxes qui maintiennent les prix à un niveau supérieur au prix de revient. Cependant, le progrès des techniques d'extraction et de production a fait baisser le prix de revient dans des proportions si fortes que l'effet de monopole disparaît sur longue période.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>€</t>
@@ -546,353 +546,353 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2002</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1</v>
       </c>
       <c r="D2" s="4">
         <v>10.8</v>
       </c>
       <c r="E2" s="4">
-        <v>0.09259299999999999</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2003</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1.02</v>
       </c>
       <c r="D3" s="4">
         <v>11.22</v>
       </c>
       <c r="E3" s="4">
-        <v>0.090909</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>2004</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1.07</v>
       </c>
       <c r="D4" s="4">
         <v>11.84</v>
       </c>
       <c r="E4" s="4">
-        <v>0.09037199999999999</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>2005</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.18</v>
       </c>
       <c r="D5" s="4">
         <v>12.51</v>
       </c>
       <c r="E5" s="4">
-        <v>0.09432500000000001</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>2006</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.25</v>
       </c>
       <c r="D6" s="4">
         <v>13.04</v>
       </c>
       <c r="E6" s="4">
-        <v>0.095859</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>2007</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.29</v>
       </c>
       <c r="D7" s="4">
         <v>13.34</v>
       </c>
       <c r="E7" s="4">
-        <v>0.096702</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2008</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1.38</v>
       </c>
       <c r="D8" s="4">
         <v>13.77</v>
       </c>
       <c r="E8" s="4">
-        <v>0.100218</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2009</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>1.22</v>
       </c>
       <c r="D9" s="4">
         <v>14.02</v>
       </c>
       <c r="E9" s="4">
-        <v>0.087019</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2010</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1.36</v>
       </c>
       <c r="D10" s="4">
         <v>14.18</v>
       </c>
       <c r="E10" s="4">
-        <v>0.09591</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2011</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1.5</v>
       </c>
       <c r="D11" s="4">
         <v>14.43</v>
       </c>
       <c r="E11" s="4">
-        <v>0.10395</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2012</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1.59</v>
       </c>
       <c r="D12" s="4">
         <v>14.9</v>
       </c>
       <c r="E12" s="4">
-        <v>0.106711</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2013</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1.56</v>
       </c>
       <c r="D13" s="4">
         <v>15.07</v>
       </c>
       <c r="E13" s="4">
-        <v>0.103517</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2014</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>1.5</v>
       </c>
       <c r="D14" s="4">
         <v>15.23</v>
       </c>
       <c r="E14" s="4">
-        <v>0.09848999999999999</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2015</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>1.37</v>
       </c>
       <c r="D15" s="4">
         <v>15.38</v>
       </c>
       <c r="E15" s="4">
-        <v>0.089077</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>1.35</v>
       </c>
       <c r="D16" s="4">
         <v>15.47</v>
       </c>
       <c r="E16" s="4">
-        <v>0.087266</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2017</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>15.62</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>1.62</v>
       </c>
       <c r="D18" s="4">
         <v>15.81</v>
       </c>
       <c r="E18" s="4">
-        <v>0.102467</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>1.57</v>
       </c>
       <c r="D19" s="4">
         <v>16.05</v>
       </c>
       <c r="E19" s="4">
-        <v>0.097819</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>1.28</v>
       </c>
       <c r="D20" s="4">
         <v>16.24</v>
       </c>
       <c r="E20" s="4">
-        <v>0.078818</v>
+        <v>0.08</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">