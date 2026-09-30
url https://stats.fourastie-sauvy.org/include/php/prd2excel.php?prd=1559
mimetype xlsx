--- v0 (2025-10-17)
+++ v1 (2026-09-30)
@@ -551,226 +551,226 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1906</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.4</v>
       </c>
       <c r="D2" s="4">
         <v>0.31</v>
       </c>
       <c r="E2" s="4">
-        <v>4.516129</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1907</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1.7</v>
       </c>
       <c r="D3" s="4">
         <v>0.32</v>
       </c>
       <c r="E3" s="4">
-        <v>5.3125</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1908</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.32</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1909</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.7</v>
       </c>
       <c r="D5" s="4">
         <v>0.32</v>
       </c>
       <c r="E5" s="4">
-        <v>5.3125</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1910</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.9</v>
       </c>
       <c r="D6" s="4">
         <v>0.33</v>
       </c>
       <c r="E6" s="4">
-        <v>5.757576</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1911</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.9</v>
       </c>
       <c r="D7" s="4">
         <v>0.33</v>
       </c>
       <c r="E7" s="4">
-        <v>5.757576</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1912</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.34</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1913</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.34</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1914</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1.2</v>
       </c>
       <c r="D10" s="4">
         <v>0.34</v>
       </c>
       <c r="E10" s="4">
-        <v>3.529412</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1915</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>3.1</v>
       </c>
       <c r="D11" s="4">
         <v>0.39</v>
       </c>
       <c r="E11" s="4">
-        <v>7.948718</v>
+        <v>7.95</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1916</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>2.77</v>
       </c>
       <c r="D12" s="4">
         <v>0.44</v>
       </c>
       <c r="E12" s="4">
-        <v>6.295455</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1917</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>3.2</v>
       </c>
       <c r="D13" s="4">
         <v>0.51</v>
       </c>
       <c r="E13" s="4">
-        <v>6.27451</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1918</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>0.74</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1919</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>3</v>
       </c>
@@ -1007,574 +1007,574 @@
         <v>1937</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>5.32</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1938</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>16</v>
       </c>
       <c r="D34" s="4">
         <v>5.9</v>
       </c>
       <c r="E34" s="4">
-        <v>2.711864</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1939</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
         <v>5.95</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1940</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>23.65</v>
       </c>
       <c r="D36" s="4">
         <v>6.1</v>
       </c>
       <c r="E36" s="4">
-        <v>3.877049</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1941</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>27.6</v>
       </c>
       <c r="D37" s="4">
         <v>7.33</v>
       </c>
       <c r="E37" s="4">
-        <v>3.765348</v>
+        <v>3.77</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1942</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>33.65</v>
       </c>
       <c r="D38" s="4">
         <v>7.96</v>
       </c>
       <c r="E38" s="4">
-        <v>4.227387</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1943</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>39.1</v>
       </c>
       <c r="D39" s="4">
         <v>8.82</v>
       </c>
       <c r="E39" s="4">
-        <v>4.433107</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1944</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>38.6</v>
       </c>
       <c r="D40" s="4">
         <v>11.69</v>
       </c>
       <c r="E40" s="4">
-        <v>3.301967</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1945</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>46.52</v>
       </c>
       <c r="D41" s="4">
         <v>21.49</v>
       </c>
       <c r="E41" s="4">
-        <v>2.164728</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1946</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>48.65</v>
       </c>
       <c r="D42" s="4">
         <v>29.45</v>
       </c>
       <c r="E42" s="4">
-        <v>1.651952</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1947</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>60.92</v>
       </c>
       <c r="D43" s="4">
         <v>39.33</v>
       </c>
       <c r="E43" s="4">
-        <v>1.548945</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1948</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>126</v>
       </c>
       <c r="D44" s="4">
         <v>61.58</v>
       </c>
       <c r="E44" s="4">
-        <v>2.046119</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1949</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>148.1</v>
       </c>
       <c r="D45" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E45" s="4">
-        <v>2.010043</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1950</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>170.5</v>
       </c>
       <c r="D46" s="4">
         <v>81.88</v>
       </c>
       <c r="E46" s="4">
-        <v>2.082316</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1951</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>235</v>
       </c>
       <c r="D47" s="4">
         <v>110.25</v>
       </c>
       <c r="E47" s="4">
-        <v>2.131519</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1952</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>281</v>
       </c>
       <c r="D48" s="4">
         <v>132.5</v>
       </c>
       <c r="E48" s="4">
-        <v>2.120755</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1953</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>264</v>
       </c>
       <c r="D49" s="4">
         <v>135.25</v>
       </c>
       <c r="E49" s="4">
-        <v>1.951941</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1954</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>269</v>
       </c>
       <c r="D50" s="4">
         <v>144.75</v>
       </c>
       <c r="E50" s="4">
-        <v>1.858377</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1955</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>268</v>
       </c>
       <c r="D51" s="4">
         <v>155.75</v>
       </c>
       <c r="E51" s="4">
-        <v>1.720706</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1956</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>268</v>
       </c>
       <c r="D52" s="4">
         <v>170</v>
       </c>
       <c r="E52" s="4">
-        <v>1.576471</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1957</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>269</v>
       </c>
       <c r="D53" s="4">
         <v>180.5</v>
       </c>
       <c r="E53" s="4">
-        <v>1.490305</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1958</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>269</v>
       </c>
       <c r="D54" s="4">
         <v>207.5</v>
       </c>
       <c r="E54" s="4">
-        <v>1.296386</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1959</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>270</v>
       </c>
       <c r="D55" s="4">
         <v>221</v>
       </c>
       <c r="E55" s="4">
-        <v>1.221719</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1960</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>2.7</v>
       </c>
       <c r="D56" s="4">
         <v>2.35</v>
       </c>
       <c r="E56" s="4">
-        <v>1.148936</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1961</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>2.7</v>
       </c>
       <c r="D57" s="4">
         <v>2.5</v>
       </c>
       <c r="E57" s="4">
         <v>1.08</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1962</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>2.7</v>
       </c>
       <c r="D58" s="4">
         <v>2.75</v>
       </c>
       <c r="E58" s="4">
-        <v>0.981818</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1963</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>2.7</v>
       </c>
       <c r="D59" s="4">
         <v>2.98</v>
       </c>
       <c r="E59" s="4">
-        <v>0.90604</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1964</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>2.7</v>
       </c>
       <c r="D60" s="4">
         <v>3.17</v>
       </c>
       <c r="E60" s="4">
-        <v>0.851735</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1965</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>2.7</v>
       </c>
       <c r="D61" s="4">
         <v>3.36</v>
       </c>
       <c r="E61" s="4">
-        <v>0.803571</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1966</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>2.8</v>
       </c>
       <c r="D62" s="4">
         <v>3.56</v>
       </c>
       <c r="E62" s="4">
-        <v>0.786517</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1967</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>3.4</v>
       </c>
       <c r="D63" s="4">
         <v>3.74</v>
       </c>
       <c r="E63" s="4">
-        <v>0.909091</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1968</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>3.85</v>
       </c>
       <c r="D64" s="4">
         <v>4.43</v>
       </c>
       <c r="E64" s="4">
-        <v>0.869074</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1969</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>6.99</v>
       </c>
       <c r="D65" s="4">
         <v>4.77</v>
       </c>
       <c r="E65" s="4">
-        <v>1.465409</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1970</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>5.02</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1971</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>5.82</v>
@@ -1586,170 +1586,170 @@
         <v>1972</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>6.53</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1973</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>10.69</v>
       </c>
       <c r="D69" s="4">
         <v>7.74</v>
       </c>
       <c r="E69" s="4">
-        <v>1.381137</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1974</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>13.47</v>
       </c>
       <c r="D70" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E70" s="4">
-        <v>1.425397</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1975</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>19.04</v>
       </c>
       <c r="D71" s="4">
         <v>11.3</v>
       </c>
       <c r="E71" s="4">
-        <v>1.684956</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1976</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>21.23</v>
       </c>
       <c r="D72" s="4">
         <v>12.8</v>
       </c>
       <c r="E72" s="4">
-        <v>1.658594</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1977</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>24.04</v>
       </c>
       <c r="D73" s="4">
         <v>14.32</v>
       </c>
       <c r="E73" s="4">
-        <v>1.678771</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1978</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>26.37</v>
       </c>
       <c r="D74" s="4">
         <v>14.85</v>
       </c>
       <c r="E74" s="4">
-        <v>1.775758</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1979</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>28.41</v>
       </c>
       <c r="D75" s="4">
         <v>16.72</v>
       </c>
       <c r="E75" s="4">
-        <v>1.699163</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1980</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>32.72</v>
       </c>
       <c r="D76" s="4">
         <v>21.22</v>
       </c>
       <c r="E76" s="4">
-        <v>1.541942</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1981</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>22.82</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1982</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>27.8</v>
@@ -1943,408 +1943,408 @@
         <v>1997</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4">
         <v>61.87</v>
       </c>
       <c r="E93" s="4"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1998</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4">
         <v>68.65000000000001</v>
       </c>
       <c r="D94" s="4">
         <v>63.71</v>
       </c>
       <c r="E94" s="4">
-        <v>1.077539</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1999</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4">
         <v>70.78</v>
       </c>
       <c r="D95" s="4">
         <v>64.75</v>
       </c>
       <c r="E95" s="4">
-        <v>1.093127</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2000</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>75.76000000000001</v>
       </c>
       <c r="D96" s="4">
         <v>66.19</v>
       </c>
       <c r="E96" s="4">
-        <v>1.144584</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2001</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4">
         <v>77.06999999999999</v>
       </c>
       <c r="D97" s="4">
         <v>69.95</v>
       </c>
       <c r="E97" s="4">
-        <v>1.101787</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2002</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>12.41</v>
       </c>
       <c r="D98" s="4">
         <v>10.8</v>
       </c>
       <c r="E98" s="4">
-        <v>1.149074</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2003</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>13</v>
       </c>
       <c r="D99" s="4">
         <v>11.22</v>
       </c>
       <c r="E99" s="4">
-        <v>1.158645</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2004</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>13.05</v>
       </c>
       <c r="D100" s="4">
         <v>11.84</v>
       </c>
       <c r="E100" s="4">
-        <v>1.102196</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2005</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>13.08</v>
       </c>
       <c r="D101" s="4">
         <v>12.51</v>
       </c>
       <c r="E101" s="4">
-        <v>1.045564</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2006</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>13.68</v>
       </c>
       <c r="D102" s="4">
         <v>13.04</v>
       </c>
       <c r="E102" s="4">
-        <v>1.04908</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2007</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>13.56</v>
       </c>
       <c r="D103" s="4">
         <v>13.34</v>
       </c>
       <c r="E103" s="4">
-        <v>1.016492</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2008</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>13.27</v>
       </c>
       <c r="D104" s="4">
         <v>13.77</v>
       </c>
       <c r="E104" s="4">
-        <v>0.963689</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2009</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>12.59</v>
       </c>
       <c r="D105" s="4">
         <v>14.02</v>
       </c>
       <c r="E105" s="4">
-        <v>0.898003</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2010</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>13.34</v>
       </c>
       <c r="D106" s="4">
         <v>14.18</v>
       </c>
       <c r="E106" s="4">
-        <v>0.940762</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2011</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>14.1</v>
       </c>
       <c r="D107" s="4">
         <v>14.43</v>
       </c>
       <c r="E107" s="4">
-        <v>0.977131</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2012</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>13.93</v>
       </c>
       <c r="D108" s="4">
         <v>14.9</v>
       </c>
       <c r="E108" s="4">
-        <v>0.934899</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2013</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>14.51</v>
       </c>
       <c r="D109" s="4">
         <v>15.07</v>
       </c>
       <c r="E109" s="4">
-        <v>0.96284</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2014</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>13.95</v>
       </c>
       <c r="D110" s="4">
         <v>15.23</v>
       </c>
       <c r="E110" s="4">
-        <v>0.915955</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2015</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>14.1</v>
       </c>
       <c r="D111" s="4">
         <v>15.38</v>
       </c>
       <c r="E111" s="4">
-        <v>0.916775</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2016</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>14.48</v>
       </c>
       <c r="D112" s="4">
         <v>15.47</v>
       </c>
       <c r="E112" s="4">
-        <v>0.936005</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2017</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>14.73</v>
       </c>
       <c r="D113" s="4">
         <v>15.62</v>
       </c>
       <c r="E113" s="4">
-        <v>0.943022</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>14.21</v>
       </c>
       <c r="D114" s="4">
         <v>15.81</v>
       </c>
       <c r="E114" s="4">
-        <v>0.898798</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2019</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>13.66</v>
       </c>
       <c r="D115" s="4">
         <v>16.05</v>
       </c>
       <c r="E115" s="4">
-        <v>0.85109</v>
+        <v>0.85</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">