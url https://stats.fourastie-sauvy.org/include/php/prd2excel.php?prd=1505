--- v0 (2025-10-17)
+++ v1 (2026-10-23)
@@ -546,340 +546,340 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1981</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5.59</v>
       </c>
       <c r="D2" s="4">
         <v>22.82</v>
       </c>
       <c r="E2" s="4">
-        <v>0.244961</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1982</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>6.13</v>
       </c>
       <c r="D3" s="4">
         <v>27.8</v>
       </c>
       <c r="E3" s="4">
-        <v>0.220504</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1983</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>7.12</v>
       </c>
       <c r="D4" s="4">
         <v>31.18</v>
       </c>
       <c r="E4" s="4">
-        <v>0.228352</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1984</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>6.88</v>
       </c>
       <c r="D5" s="4">
         <v>34.12</v>
       </c>
       <c r="E5" s="4">
-        <v>0.201641</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1985</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>9.17</v>
       </c>
       <c r="D6" s="4">
         <v>36.89</v>
       </c>
       <c r="E6" s="4">
-        <v>0.248577</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1986</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>8.119999999999999</v>
       </c>
       <c r="D7" s="4">
         <v>38.47</v>
       </c>
       <c r="E7" s="4">
-        <v>0.211074</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1987</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>8.220000000000001</v>
       </c>
       <c r="D8" s="4">
         <v>40.02</v>
       </c>
       <c r="E8" s="4">
-        <v>0.205397</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1988</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>8.65</v>
       </c>
       <c r="D9" s="4">
         <v>41.11</v>
       </c>
       <c r="E9" s="4">
-        <v>0.210411</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1989</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>8.970000000000001</v>
       </c>
       <c r="D10" s="4">
         <v>42.83</v>
       </c>
       <c r="E10" s="4">
-        <v>0.209433</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1990</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>9.050000000000001</v>
       </c>
       <c r="D11" s="4">
         <v>44.66</v>
       </c>
       <c r="E11" s="4">
-        <v>0.202642</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1991</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>9.33</v>
       </c>
       <c r="D12" s="4">
         <v>46.84</v>
       </c>
       <c r="E12" s="4">
-        <v>0.199189</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1992</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>9</v>
       </c>
       <c r="D13" s="4">
         <v>48.69</v>
       </c>
       <c r="E13" s="4">
-        <v>0.184843</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1993</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>8.6</v>
       </c>
       <c r="D14" s="4">
         <v>49.94</v>
       </c>
       <c r="E14" s="4">
-        <v>0.172207</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1994</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>8.92</v>
       </c>
       <c r="D15" s="4">
         <v>51.03</v>
       </c>
       <c r="E15" s="4">
-        <v>0.174799</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1995</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>9.630000000000001</v>
       </c>
       <c r="D16" s="4">
         <v>58.03</v>
       </c>
       <c r="E16" s="4">
-        <v>0.165949</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1996</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>10.33</v>
       </c>
       <c r="D17" s="4">
         <v>60.11</v>
       </c>
       <c r="E17" s="4">
-        <v>0.171852</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1997</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>10.32</v>
       </c>
       <c r="D18" s="4">
         <v>61.87</v>
       </c>
       <c r="E18" s="4">
-        <v>0.166801</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1998</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>9.91</v>
       </c>
       <c r="D19" s="4">
         <v>63.71</v>
       </c>
       <c r="E19" s="4">
-        <v>0.155549</v>
+        <v>0.16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">