--- v0 (2025-10-17)
+++ v1 (2026-10-23)
@@ -550,238 +550,238 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1974</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>4.12</v>
       </c>
       <c r="D2" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E2" s="4">
-        <v>0.435979</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1975</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>4.57</v>
       </c>
       <c r="D3" s="4">
         <v>11.3</v>
       </c>
       <c r="E3" s="4">
-        <v>0.404425</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1976</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>4.87</v>
       </c>
       <c r="D4" s="4">
         <v>12.8</v>
       </c>
       <c r="E4" s="4">
-        <v>0.380469</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1977</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>5.67</v>
       </c>
       <c r="D5" s="4">
         <v>14.32</v>
       </c>
       <c r="E5" s="4">
-        <v>0.39595</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1978</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>6.51</v>
       </c>
       <c r="D6" s="4">
         <v>14.85</v>
       </c>
       <c r="E6" s="4">
-        <v>0.438384</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1979</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>7.2</v>
       </c>
       <c r="D7" s="4">
         <v>16.72</v>
       </c>
       <c r="E7" s="4">
-        <v>0.430622</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1980</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>7.76</v>
       </c>
       <c r="D8" s="4">
         <v>21.22</v>
       </c>
       <c r="E8" s="4">
-        <v>0.365693</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1981</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>9.65</v>
       </c>
       <c r="D9" s="4">
         <v>22.82</v>
       </c>
       <c r="E9" s="4">
-        <v>0.422875</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1982</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>11.78</v>
       </c>
       <c r="D10" s="4">
         <v>27.8</v>
       </c>
       <c r="E10" s="4">
-        <v>0.423741</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1983</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>13.69</v>
       </c>
       <c r="D11" s="4">
         <v>31.18</v>
       </c>
       <c r="E11" s="4">
-        <v>0.439064</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1984</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>15.86</v>
       </c>
       <c r="D12" s="4">
         <v>34.12</v>
       </c>
       <c r="E12" s="4">
-        <v>0.46483</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1985</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>17.99</v>
       </c>
       <c r="D13" s="4">
         <v>36.89</v>
       </c>
       <c r="E13" s="4">
-        <v>0.487666</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1986</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>38.47</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1987</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>40.02</v>
@@ -1092,187 +1092,187 @@
         <v>2011</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>14.43</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2012</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>1.92</v>
       </c>
       <c r="D40" s="4">
         <v>14.9</v>
       </c>
       <c r="E40" s="4">
-        <v>0.128859</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2013</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>2.32</v>
       </c>
       <c r="D41" s="4">
         <v>15.07</v>
       </c>
       <c r="E41" s="4">
-        <v>0.153948</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2014</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>2.24</v>
       </c>
       <c r="D42" s="4">
         <v>15.23</v>
       </c>
       <c r="E42" s="4">
-        <v>0.147078</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2015</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>2.21</v>
       </c>
       <c r="D43" s="4">
         <v>15.38</v>
       </c>
       <c r="E43" s="4">
-        <v>0.143693</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2016</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>1.89</v>
       </c>
       <c r="D44" s="4">
         <v>15.47</v>
       </c>
       <c r="E44" s="4">
-        <v>0.122172</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2017</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>2.94</v>
       </c>
       <c r="D45" s="4">
         <v>15.62</v>
       </c>
       <c r="E45" s="4">
-        <v>0.18822</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2018</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>2.05</v>
       </c>
       <c r="D46" s="4">
         <v>15.81</v>
       </c>
       <c r="E46" s="4">
-        <v>0.129665</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2019</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>2.9</v>
       </c>
       <c r="D47" s="4">
         <v>16.05</v>
       </c>
       <c r="E47" s="4">
-        <v>0.180685</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2020</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>2.09</v>
       </c>
       <c r="D48" s="4">
         <v>16.24</v>
       </c>
       <c r="E48" s="4">
-        <v>0.128695</v>
+        <v>0.13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">