--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -1838,340 +1838,340 @@
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="4">
         <v>7.74</v>
       </c>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1974</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4">
         <v>1.48</v>
       </c>
       <c r="D101" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E101" s="4">
-        <v>0.156614</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1975</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4">
         <v>1.67</v>
       </c>
       <c r="D102" s="4">
         <v>11.3</v>
       </c>
       <c r="E102" s="4">
-        <v>0.147788</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C103" s="4">
         <v>1.87</v>
       </c>
       <c r="D103" s="4">
         <v>12.8</v>
       </c>
       <c r="E103" s="4">
-        <v>0.146094</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>1977</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C104" s="4">
         <v>2.13</v>
       </c>
       <c r="D104" s="4">
         <v>14.32</v>
       </c>
       <c r="E104" s="4">
-        <v>0.148743</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>1978</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C105" s="4">
         <v>2.34</v>
       </c>
       <c r="D105" s="4">
         <v>14.85</v>
       </c>
       <c r="E105" s="4">
-        <v>0.157576</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="4">
         <v>2.55</v>
       </c>
       <c r="D106" s="4">
         <v>16.72</v>
       </c>
       <c r="E106" s="4">
-        <v>0.152512</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>1980</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4">
         <v>2.93</v>
       </c>
       <c r="D107" s="4">
         <v>21.22</v>
       </c>
       <c r="E107" s="4">
-        <v>0.138077</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1981</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4">
         <v>3.3</v>
       </c>
       <c r="D108" s="4">
         <v>22.82</v>
       </c>
       <c r="E108" s="4">
-        <v>0.14461</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>1982</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="4">
         <v>3.7</v>
       </c>
       <c r="D109" s="4">
         <v>27.8</v>
       </c>
       <c r="E109" s="4">
-        <v>0.133094</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>1983</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C110" s="4">
         <v>4.03</v>
       </c>
       <c r="D110" s="4">
         <v>31.18</v>
       </c>
       <c r="E110" s="4">
-        <v>0.12925</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>1984</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C111" s="4">
         <v>4.44</v>
       </c>
       <c r="D111" s="4">
         <v>34.12</v>
       </c>
       <c r="E111" s="4">
-        <v>0.130129</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>1985</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C112" s="4">
         <v>4.73</v>
       </c>
       <c r="D112" s="4">
         <v>36.89</v>
       </c>
       <c r="E112" s="4">
-        <v>0.128219</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>1986</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="4">
         <v>4.87</v>
       </c>
       <c r="D113" s="4">
         <v>38.47</v>
       </c>
       <c r="E113" s="4">
-        <v>0.126592</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>1987</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C114" s="4">
         <v>4.91</v>
       </c>
       <c r="D114" s="4">
         <v>40.02</v>
       </c>
       <c r="E114" s="4">
-        <v>0.122689</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>1988</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C115" s="4">
         <v>4.9</v>
       </c>
       <c r="D115" s="4">
         <v>41.11</v>
       </c>
       <c r="E115" s="4">
-        <v>0.119192</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>1989</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="4">
         <v>4.95</v>
       </c>
       <c r="D116" s="4">
         <v>42.83</v>
       </c>
       <c r="E116" s="4">
-        <v>0.115573</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>1990</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C117" s="4">
         <v>5.1</v>
       </c>
       <c r="D117" s="4">
         <v>44.66</v>
       </c>
       <c r="E117" s="4">
-        <v>0.114196</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>1991</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C118" s="4">
         <v>5.27</v>
       </c>
       <c r="D118" s="4">
         <v>46.84</v>
       </c>
       <c r="E118" s="4">
-        <v>0.112511</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>1992</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="4"/>
       <c r="D119" s="4">
         <v>48.69</v>
       </c>
       <c r="E119" s="4"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>1993</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="4"/>
       <c r="D120" s="4">
         <v>49.94</v>
@@ -2417,170 +2417,170 @@
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4"/>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>1.35</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>0.08958199999999999</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>1.35</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>0.088641</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>1.5</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>0.097529</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>1.5</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>0.09696200000000001</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>1.52</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>0.09731099999999999</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>0.91</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>0.057559</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>1.55</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>0.09657300000000001</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>2020</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="4">
         <v>1.49</v>
       </c>
       <c r="D147" s="4">
         <v>16.24</v>
       </c>
       <c r="E147" s="4">
-        <v>0.091749</v>
+        <v>0.09</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">