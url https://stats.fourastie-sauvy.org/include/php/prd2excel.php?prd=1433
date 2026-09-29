--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -551,51 +551,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1875</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.83</v>
       </c>
       <c r="D2" s="4">
         <v>0.22</v>
       </c>
       <c r="E2" s="4">
-        <v>8.318182</v>
+        <v>8.32</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1876</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.22</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1877</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.23</v>
@@ -620,51 +620,51 @@
         <v>1879</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>0.23</v>
       </c>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1880</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.58</v>
       </c>
       <c r="D7" s="4">
         <v>0.24</v>
       </c>
       <c r="E7" s="4">
-        <v>6.583333</v>
+        <v>6.58</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1881</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.24</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1882</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.24</v>
@@ -689,51 +689,51 @@
         <v>1884</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>0.24</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1885</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1.72</v>
       </c>
       <c r="D12" s="4">
         <v>0.24</v>
       </c>
       <c r="E12" s="4">
-        <v>7.166667</v>
+        <v>7.17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1886</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>0.24</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1887</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>0.24</v>
@@ -758,51 +758,51 @@
         <v>1889</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>0.25</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1890</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>1.72</v>
       </c>
       <c r="D17" s="4">
         <v>0.26</v>
       </c>
       <c r="E17" s="4">
-        <v>6.615385</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1891</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>0.26</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1892</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>0.26</v>
@@ -827,51 +827,51 @@
         <v>1894</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>0.26</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1895</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>1.8</v>
       </c>
       <c r="D22" s="4">
         <v>0.26</v>
       </c>
       <c r="E22" s="4">
-        <v>6.923077</v>
+        <v>6.92</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1896</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>0.27</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1897</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>0.28</v>
@@ -896,1216 +896,1216 @@
         <v>1899</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>0.28</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1900</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>2.1</v>
       </c>
       <c r="D27" s="4">
         <v>0.29</v>
       </c>
       <c r="E27" s="4">
-        <v>7.241379</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1901</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>2.1</v>
       </c>
       <c r="D28" s="4">
         <v>0.29</v>
       </c>
       <c r="E28" s="4">
-        <v>7.241379</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1902</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>2.05</v>
       </c>
       <c r="D29" s="4">
         <v>0.3</v>
       </c>
       <c r="E29" s="4">
-        <v>6.833333</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1903</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>1.95</v>
       </c>
       <c r="D30" s="4">
         <v>0.3</v>
       </c>
       <c r="E30" s="4">
         <v>6.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1904</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>2</v>
       </c>
       <c r="D31" s="4">
         <v>0.3</v>
       </c>
       <c r="E31" s="4">
-        <v>6.666667</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1905</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>1.8</v>
       </c>
       <c r="D32" s="4">
         <v>0.3</v>
       </c>
       <c r="E32" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1906</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>1.9</v>
       </c>
       <c r="D33" s="4">
         <v>0.31</v>
       </c>
       <c r="E33" s="4">
-        <v>6.129032</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1907</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>2.1</v>
       </c>
       <c r="D34" s="4">
         <v>0.32</v>
       </c>
       <c r="E34" s="4">
-        <v>6.5625</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>2.45</v>
       </c>
       <c r="D35" s="4">
         <v>0.32</v>
       </c>
       <c r="E35" s="4">
-        <v>7.65625</v>
+        <v>7.66</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>2.35</v>
       </c>
       <c r="D36" s="4">
         <v>0.32</v>
       </c>
       <c r="E36" s="4">
-        <v>7.34375</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1910</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>2.05</v>
       </c>
       <c r="D37" s="4">
         <v>0.33</v>
       </c>
       <c r="E37" s="4">
-        <v>6.212121</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>2.6</v>
       </c>
       <c r="D38" s="4">
         <v>0.33</v>
       </c>
       <c r="E38" s="4">
-        <v>7.878788</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>2.8</v>
       </c>
       <c r="D39" s="4">
         <v>0.34</v>
       </c>
       <c r="E39" s="4">
-        <v>8.235294</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>2.7</v>
       </c>
       <c r="D40" s="4">
         <v>0.34</v>
       </c>
       <c r="E40" s="4">
-        <v>7.941176</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>2.7</v>
       </c>
       <c r="D41" s="4">
         <v>0.34</v>
       </c>
       <c r="E41" s="4">
-        <v>7.941176</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>2.8</v>
       </c>
       <c r="D42" s="4">
         <v>0.39</v>
       </c>
       <c r="E42" s="4">
-        <v>7.179487</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>3.58</v>
       </c>
       <c r="D43" s="4">
         <v>0.44</v>
       </c>
       <c r="E43" s="4">
-        <v>8.136364</v>
+        <v>8.140000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1917</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>4.92</v>
       </c>
       <c r="D44" s="4">
         <v>0.51</v>
       </c>
       <c r="E44" s="4">
-        <v>9.647059</v>
+        <v>9.65</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1918</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>7.37</v>
       </c>
       <c r="D45" s="4">
         <v>0.74</v>
       </c>
       <c r="E45" s="4">
-        <v>9.959459000000001</v>
+        <v>9.960000000000001</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>9.199999999999999</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>9.199999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1920</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>11.06</v>
       </c>
       <c r="D47" s="4">
         <v>1.81</v>
       </c>
       <c r="E47" s="4">
-        <v>6.110497</v>
+        <v>6.11</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1921</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>5.78</v>
       </c>
       <c r="D48" s="4">
         <v>1.67</v>
       </c>
       <c r="E48" s="4">
-        <v>3.461078</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1922</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>5.69</v>
       </c>
       <c r="D49" s="4">
         <v>1.69</v>
       </c>
       <c r="E49" s="4">
-        <v>3.366864</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1923</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>8.390000000000001</v>
       </c>
       <c r="D50" s="4">
         <v>1.77</v>
       </c>
       <c r="E50" s="4">
-        <v>4.740113</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1924</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>8.609999999999999</v>
       </c>
       <c r="D51" s="4">
         <v>1.94</v>
       </c>
       <c r="E51" s="4">
-        <v>4.438144</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1925</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>9.640000000000001</v>
       </c>
       <c r="D52" s="4">
         <v>2.12</v>
       </c>
       <c r="E52" s="4">
-        <v>4.54717</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1926</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>14.14</v>
       </c>
       <c r="D53" s="4">
         <v>2.47</v>
       </c>
       <c r="E53" s="4">
-        <v>5.724696</v>
+        <v>5.72</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1927</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>12.69</v>
       </c>
       <c r="D54" s="4">
         <v>2.58</v>
       </c>
       <c r="E54" s="4">
-        <v>4.918605</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1928</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>11.7</v>
       </c>
       <c r="D55" s="4">
         <v>2.72</v>
       </c>
       <c r="E55" s="4">
-        <v>4.301471</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1929</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>13.85</v>
       </c>
       <c r="D56" s="4">
         <v>3.02</v>
       </c>
       <c r="E56" s="4">
-        <v>4.586093</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1930</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>12.05</v>
       </c>
       <c r="D57" s="4">
         <v>3.33</v>
       </c>
       <c r="E57" s="4">
-        <v>3.618619</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1931</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>10.23</v>
       </c>
       <c r="D58" s="4">
         <v>3.3</v>
       </c>
       <c r="E58" s="4">
         <v>3.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1932</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>11.37</v>
       </c>
       <c r="D59" s="4">
         <v>3.19</v>
       </c>
       <c r="E59" s="4">
-        <v>3.564263</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1933</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>10.83</v>
       </c>
       <c r="D60" s="4">
         <v>3.06</v>
       </c>
       <c r="E60" s="4">
-        <v>3.539216</v>
+        <v>3.54</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1934</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>8.18</v>
       </c>
       <c r="D61" s="4">
         <v>3.1</v>
       </c>
       <c r="E61" s="4">
-        <v>2.63871</v>
+        <v>2.64</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1935</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>7.13</v>
       </c>
       <c r="D62" s="4">
         <v>3.15</v>
       </c>
       <c r="E62" s="4">
-        <v>2.263492</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1936</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>10</v>
       </c>
       <c r="D63" s="4">
         <v>3.97</v>
       </c>
       <c r="E63" s="4">
-        <v>2.518892</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1937</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>11.8</v>
       </c>
       <c r="D64" s="4">
         <v>5.32</v>
       </c>
       <c r="E64" s="4">
-        <v>2.218045</v>
+        <v>2.22</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1938</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>14.25</v>
       </c>
       <c r="D65" s="4">
         <v>5.9</v>
       </c>
       <c r="E65" s="4">
-        <v>2.415254</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1939</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>16.04</v>
       </c>
       <c r="D66" s="4">
         <v>5.95</v>
       </c>
       <c r="E66" s="4">
-        <v>2.695798</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1940</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4">
         <v>20.8</v>
       </c>
       <c r="D67" s="4">
         <v>6.1</v>
       </c>
       <c r="E67" s="4">
-        <v>3.409836</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4">
         <v>25</v>
       </c>
       <c r="D68" s="4">
         <v>7.33</v>
       </c>
       <c r="E68" s="4">
-        <v>3.410641</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1942</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>7.96</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1943</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="4">
         <v>50</v>
       </c>
       <c r="D70" s="4">
         <v>8.82</v>
       </c>
       <c r="E70" s="4">
-        <v>5.668934</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1944</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="4">
         <v>51.6</v>
       </c>
       <c r="D71" s="4">
         <v>11.69</v>
       </c>
       <c r="E71" s="4">
-        <v>4.414029</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1945</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>21.49</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1946</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="4">
         <v>235</v>
       </c>
       <c r="D73" s="4">
         <v>29.45</v>
       </c>
       <c r="E73" s="4">
-        <v>7.979626</v>
+        <v>7.98</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1947</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="4">
         <v>282</v>
       </c>
       <c r="D74" s="4">
         <v>39.33</v>
       </c>
       <c r="E74" s="4">
-        <v>7.170099</v>
+        <v>7.17</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1948</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4">
         <v>434</v>
       </c>
       <c r="D75" s="4">
         <v>61.58</v>
       </c>
       <c r="E75" s="4">
-        <v>7.047743</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1949</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="4">
         <v>245</v>
       </c>
       <c r="D76" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>3.32519</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1950</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="4">
         <v>240</v>
       </c>
       <c r="D77" s="4">
         <v>81.88</v>
       </c>
       <c r="E77" s="4">
-        <v>2.931119</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1951</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="4">
         <v>351</v>
       </c>
       <c r="D78" s="4">
         <v>110.25</v>
       </c>
       <c r="E78" s="4">
-        <v>3.183673</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1952</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="4">
         <v>348</v>
       </c>
       <c r="D79" s="4">
         <v>132.5</v>
       </c>
       <c r="E79" s="4">
-        <v>2.626415</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1953</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="4">
         <v>287</v>
       </c>
       <c r="D80" s="4">
         <v>135.25</v>
       </c>
       <c r="E80" s="4">
-        <v>2.121996</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1954</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="4">
         <v>288</v>
       </c>
       <c r="D81" s="4">
         <v>144.75</v>
       </c>
       <c r="E81" s="4">
-        <v>1.989637</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1955</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4">
         <v>306</v>
       </c>
       <c r="D82" s="4">
         <v>155.75</v>
       </c>
       <c r="E82" s="4">
-        <v>1.964687</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1956</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="4">
         <v>329</v>
       </c>
       <c r="D83" s="4">
         <v>170</v>
       </c>
       <c r="E83" s="4">
-        <v>1.935294</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1957</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="4">
         <v>290</v>
       </c>
       <c r="D84" s="4">
         <v>180.5</v>
       </c>
       <c r="E84" s="4">
-        <v>1.606648</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1958</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="4">
         <v>310</v>
       </c>
       <c r="D85" s="4">
         <v>207.5</v>
       </c>
       <c r="E85" s="4">
-        <v>1.493976</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="4">
         <v>280</v>
       </c>
       <c r="D86" s="4">
         <v>221</v>
       </c>
       <c r="E86" s="4">
-        <v>1.266968</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1960</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>2.6</v>
       </c>
       <c r="D87" s="4">
         <v>2.35</v>
       </c>
       <c r="E87" s="4">
-        <v>1.106383</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1961</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>2.75</v>
       </c>
       <c r="D88" s="4">
         <v>2.5</v>
       </c>
       <c r="E88" s="4">
         <v>1.1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1962</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>2.82</v>
       </c>
       <c r="D89" s="4">
         <v>2.75</v>
       </c>
       <c r="E89" s="4">
-        <v>1.025455</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1963</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>3.06</v>
       </c>
       <c r="D90" s="4">
         <v>2.98</v>
       </c>
       <c r="E90" s="4">
-        <v>1.026846</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1964</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>3.66</v>
       </c>
       <c r="D91" s="4">
         <v>3.17</v>
       </c>
       <c r="E91" s="4">
-        <v>1.154574</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1965</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>3.82</v>
       </c>
       <c r="D92" s="4">
         <v>3.36</v>
       </c>
       <c r="E92" s="4">
-        <v>1.136905</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1966</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>4.2</v>
       </c>
       <c r="D93" s="4">
         <v>3.56</v>
       </c>
       <c r="E93" s="4">
-        <v>1.179775</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1967</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4">
         <v>4.62</v>
       </c>
       <c r="D94" s="4">
         <v>3.74</v>
       </c>
       <c r="E94" s="4">
-        <v>1.235294</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1968</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4">
         <v>4.82</v>
       </c>
       <c r="D95" s="4">
         <v>4.43</v>
       </c>
       <c r="E95" s="4">
-        <v>1.088036</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1969</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>4.99</v>
       </c>
       <c r="D96" s="4">
         <v>4.77</v>
       </c>
       <c r="E96" s="4">
-        <v>1.046122</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1970</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>5.02</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>5.82</v>
@@ -2637,170 +2637,170 @@
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4"/>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>17.5</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>1.161248</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>17.5</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>1.149048</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>19.8</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>1.287386</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>20.25</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>1.308985</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>19.47</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>1.246479</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>20.4</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>1.290323</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>8.25</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>0.514019</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>2020</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="4">
         <v>8.449999999999999</v>
       </c>
       <c r="D147" s="4">
         <v>16.24</v>
       </c>
       <c r="E147" s="4">
-        <v>0.52032</v>
+        <v>0.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">