--- v0 (2025-10-17)
+++ v1 (2026-09-29)
@@ -507,95 +507,95 @@
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E73"/>
+  <dimension ref="A1:E72"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>503</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>6.826819</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>110.25</v>
@@ -607,85 +607,85 @@
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>829</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>6.12939</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>910</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>6.286701</v>
+        <v>6.29</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>901</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>5.784912</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>180.5</v>
@@ -892,442 +892,442 @@
         <v>1973</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>7.74</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1974</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>30.92</v>
       </c>
       <c r="D27" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E27" s="4">
-        <v>3.271958</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1975</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>34.36</v>
       </c>
       <c r="D28" s="4">
         <v>11.3</v>
       </c>
       <c r="E28" s="4">
-        <v>3.040708</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1976</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>38.82</v>
       </c>
       <c r="D29" s="4">
         <v>12.8</v>
       </c>
       <c r="E29" s="4">
-        <v>3.032812</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1977</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>41.83</v>
       </c>
       <c r="D30" s="4">
         <v>14.32</v>
       </c>
       <c r="E30" s="4">
-        <v>2.921089</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1978</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>45.51</v>
       </c>
       <c r="D31" s="4">
         <v>14.85</v>
       </c>
       <c r="E31" s="4">
-        <v>3.064646</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>50.39</v>
       </c>
       <c r="D32" s="4">
         <v>16.72</v>
       </c>
       <c r="E32" s="4">
-        <v>3.013756</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1980</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>55.8</v>
       </c>
       <c r="D33" s="4">
         <v>21.22</v>
       </c>
       <c r="E33" s="4">
-        <v>2.629595</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1981</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>61.45</v>
       </c>
       <c r="D34" s="4">
         <v>22.82</v>
       </c>
       <c r="E34" s="4">
-        <v>2.692813</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1982</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>69.02</v>
       </c>
       <c r="D35" s="4">
         <v>27.8</v>
       </c>
       <c r="E35" s="4">
-        <v>2.482734</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1983</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>76.04000000000001</v>
       </c>
       <c r="D36" s="4">
         <v>31.18</v>
       </c>
       <c r="E36" s="4">
-        <v>2.438743</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1984</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>84.8</v>
       </c>
       <c r="D37" s="4">
         <v>34.12</v>
       </c>
       <c r="E37" s="4">
-        <v>2.485346</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1985</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>93.53</v>
       </c>
       <c r="D38" s="4">
         <v>36.89</v>
       </c>
       <c r="E38" s="4">
-        <v>2.535375</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1986</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>97.61</v>
       </c>
       <c r="D39" s="4">
         <v>38.47</v>
       </c>
       <c r="E39" s="4">
-        <v>2.537302</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1987</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>99.45999999999999</v>
       </c>
       <c r="D40" s="4">
         <v>40.02</v>
       </c>
       <c r="E40" s="4">
-        <v>2.485257</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1988</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>100.28</v>
       </c>
       <c r="D41" s="4">
         <v>41.11</v>
       </c>
       <c r="E41" s="4">
-        <v>2.439309</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1989</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>104.56</v>
       </c>
       <c r="D42" s="4">
         <v>42.83</v>
       </c>
       <c r="E42" s="4">
-        <v>2.441279</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1990</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>110.17</v>
       </c>
       <c r="D43" s="4">
         <v>44.66</v>
       </c>
       <c r="E43" s="4">
-        <v>2.466861</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1991</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>106.21</v>
       </c>
       <c r="D44" s="4">
         <v>46.84</v>
       </c>
       <c r="E44" s="4">
-        <v>2.267506</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1992</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>100.44</v>
       </c>
       <c r="D45" s="4">
         <v>48.69</v>
       </c>
       <c r="E45" s="4">
-        <v>2.062847</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1993</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>101.26</v>
       </c>
       <c r="D46" s="4">
         <v>49.94</v>
       </c>
       <c r="E46" s="4">
-        <v>2.027633</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1994</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>101.16</v>
       </c>
       <c r="D47" s="4">
         <v>51.03</v>
       </c>
       <c r="E47" s="4">
-        <v>1.982363</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1995</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>102.01</v>
       </c>
       <c r="D48" s="4">
         <v>58.03</v>
       </c>
       <c r="E48" s="4">
-        <v>1.757884</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1996</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>101.99</v>
       </c>
       <c r="D49" s="4">
         <v>60.11</v>
       </c>
       <c r="E49" s="4">
-        <v>1.696723</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1997</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>103.31</v>
       </c>
       <c r="D50" s="4">
         <v>61.87</v>
       </c>
       <c r="E50" s="4">
-        <v>1.669791</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1998</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4">
         <v>63.71</v>
       </c>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1999</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4">
         <v>64.75</v>
@@ -1482,183 +1482,166 @@
         <v>2011</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>14.43</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4">
         <v>13.67</v>
       </c>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4">
-        <v>0.91745</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>15.73</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>1.03283</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>15.73</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>1.022757</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>22</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>1.422107</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>18.4</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>1.177977</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>18.4</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>1.16382</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>18.6</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>1.158879</v>
-[...16 lines deleted...]
-        <v>0.964901</v>
+        <v>1.16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">