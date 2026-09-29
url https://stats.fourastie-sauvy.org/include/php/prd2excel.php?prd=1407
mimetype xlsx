--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -551,1241 +551,1241 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>164</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>2.225841</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>194</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>2.369321</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>252</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>2.285714</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>292</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>2.203774</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>278</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>2.055453</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>288</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>1.989637</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>294</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>1.88764</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>304</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>1.788235</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>246</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>1.362881</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>370</v>
       </c>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4">
-        <v>1.783133</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>411.5</v>
       </c>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4">
-        <v>1.861991</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>4.25</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>1.808511</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>4.53</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
-        <v>1.812</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>4.63</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>1.683636</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>4.82</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>1.61745</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>5.04</v>
       </c>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4">
-        <v>1.589905</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>5.6</v>
       </c>
       <c r="D18" s="4">
         <v>3.36</v>
       </c>
       <c r="E18" s="4">
-        <v>1.666667</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1966</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>5.35</v>
       </c>
       <c r="D19" s="4">
         <v>3.56</v>
       </c>
       <c r="E19" s="4">
-        <v>1.502809</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1967</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>5.89</v>
       </c>
       <c r="D20" s="4">
         <v>3.74</v>
       </c>
       <c r="E20" s="4">
-        <v>1.574866</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1968</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>6.11</v>
       </c>
       <c r="D21" s="4">
         <v>4.43</v>
       </c>
       <c r="E21" s="4">
-        <v>1.379233</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1969</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>6.36</v>
       </c>
       <c r="D22" s="4">
         <v>4.77</v>
       </c>
       <c r="E22" s="4">
-        <v>1.333333</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1970</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>7.57</v>
       </c>
       <c r="D23" s="4">
         <v>5.02</v>
       </c>
       <c r="E23" s="4">
-        <v>1.507968</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1971</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>7.95</v>
       </c>
       <c r="D24" s="4">
         <v>5.82</v>
       </c>
       <c r="E24" s="4">
-        <v>1.365979</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1972</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>8.640000000000001</v>
       </c>
       <c r="D25" s="4">
         <v>6.53</v>
       </c>
       <c r="E25" s="4">
-        <v>1.323124</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1973</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>9.789999999999999</v>
       </c>
       <c r="D26" s="4">
         <v>7.74</v>
       </c>
       <c r="E26" s="4">
-        <v>1.264858</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1974</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>10.84</v>
       </c>
       <c r="D27" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E27" s="4">
-        <v>1.14709</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1975</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>10.34</v>
       </c>
       <c r="D28" s="4">
         <v>11.3</v>
       </c>
       <c r="E28" s="4">
-        <v>0.915044</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1976</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>12.46</v>
       </c>
       <c r="D29" s="4">
         <v>12.8</v>
       </c>
       <c r="E29" s="4">
-        <v>0.973438</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1977</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>11.11</v>
       </c>
       <c r="D30" s="4">
         <v>14.32</v>
       </c>
       <c r="E30" s="4">
-        <v>0.775838</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1978</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>12.04</v>
       </c>
       <c r="D31" s="4">
         <v>14.85</v>
       </c>
       <c r="E31" s="4">
-        <v>0.810774</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>13.6</v>
       </c>
       <c r="D32" s="4">
         <v>16.72</v>
       </c>
       <c r="E32" s="4">
-        <v>0.813397</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1980</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>13.68</v>
       </c>
       <c r="D33" s="4">
         <v>21.22</v>
       </c>
       <c r="E33" s="4">
-        <v>0.644675</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1981</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>34.25</v>
       </c>
       <c r="D34" s="4">
         <v>22.82</v>
       </c>
       <c r="E34" s="4">
-        <v>1.500876</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1982</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>37.79</v>
       </c>
       <c r="D35" s="4">
         <v>27.8</v>
       </c>
       <c r="E35" s="4">
-        <v>1.359353</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1983</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>38.25</v>
       </c>
       <c r="D36" s="4">
         <v>31.18</v>
       </c>
       <c r="E36" s="4">
-        <v>1.226748</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1984</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>42.55</v>
       </c>
       <c r="D37" s="4">
         <v>34.12</v>
       </c>
       <c r="E37" s="4">
-        <v>1.247069</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1985</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>48.27</v>
       </c>
       <c r="D38" s="4">
         <v>36.89</v>
       </c>
       <c r="E38" s="4">
-        <v>1.308485</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1986</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>59.57</v>
       </c>
       <c r="D39" s="4">
         <v>38.47</v>
       </c>
       <c r="E39" s="4">
-        <v>1.548479</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1987</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>62.25</v>
       </c>
       <c r="D40" s="4">
         <v>40.02</v>
       </c>
       <c r="E40" s="4">
-        <v>1.555472</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1988</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>61.4</v>
       </c>
       <c r="D41" s="4">
         <v>41.11</v>
       </c>
       <c r="E41" s="4">
-        <v>1.493554</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1989</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>66.87</v>
       </c>
       <c r="D42" s="4">
         <v>42.83</v>
       </c>
       <c r="E42" s="4">
-        <v>1.561289</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1990</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>68.64</v>
       </c>
       <c r="D43" s="4">
         <v>44.66</v>
       </c>
       <c r="E43" s="4">
-        <v>1.536946</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1991</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>72.65000000000001</v>
       </c>
       <c r="D44" s="4">
         <v>46.84</v>
       </c>
       <c r="E44" s="4">
-        <v>1.551025</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1992</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>60.63</v>
       </c>
       <c r="D45" s="4">
         <v>48.69</v>
       </c>
       <c r="E45" s="4">
-        <v>1.245225</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1993</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>59.91</v>
       </c>
       <c r="D46" s="4">
         <v>49.94</v>
       </c>
       <c r="E46" s="4">
-        <v>1.19964</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1994</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>59.89</v>
       </c>
       <c r="D47" s="4">
         <v>51.03</v>
       </c>
       <c r="E47" s="4">
-        <v>1.173623</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1995</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>57.51</v>
       </c>
       <c r="D48" s="4">
         <v>58.03</v>
       </c>
       <c r="E48" s="4">
-        <v>0.991039</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1996</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>58.32</v>
       </c>
       <c r="D49" s="4">
         <v>60.11</v>
       </c>
       <c r="E49" s="4">
-        <v>0.970221</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1997</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>64.84</v>
       </c>
       <c r="D50" s="4">
         <v>61.87</v>
       </c>
       <c r="E50" s="4">
-        <v>1.048004</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1998</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>57.5</v>
       </c>
       <c r="D51" s="4">
         <v>63.71</v>
       </c>
       <c r="E51" s="4">
-        <v>0.902527</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1999</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>60.1</v>
       </c>
       <c r="D52" s="4">
         <v>64.75</v>
       </c>
       <c r="E52" s="4">
-        <v>0.928185</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2000</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>62.66</v>
       </c>
       <c r="D53" s="4">
         <v>66.19</v>
       </c>
       <c r="E53" s="4">
-        <v>0.946669</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2001</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>65.33</v>
       </c>
       <c r="D54" s="4">
         <v>69.95</v>
       </c>
       <c r="E54" s="4">
-        <v>0.933953</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2002</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="4">
         <v>9.75</v>
       </c>
       <c r="D55" s="4">
         <v>10.8</v>
       </c>
       <c r="E55" s="4">
-        <v>0.902778</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2003</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="4">
         <v>10.65</v>
       </c>
       <c r="D56" s="4">
         <v>11.22</v>
       </c>
       <c r="E56" s="4">
-        <v>0.949198</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2004</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="4">
         <v>10.84</v>
       </c>
       <c r="D57" s="4">
         <v>11.84</v>
       </c>
       <c r="E57" s="4">
-        <v>0.915541</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>2005</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C58" s="4">
         <v>11.74</v>
       </c>
       <c r="D58" s="4">
         <v>12.51</v>
       </c>
       <c r="E58" s="4">
-        <v>0.938449</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C59" s="4">
         <v>12.26</v>
       </c>
       <c r="D59" s="4">
         <v>13.04</v>
       </c>
       <c r="E59" s="4">
-        <v>0.940184</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>2007</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="4">
         <v>12.38</v>
       </c>
       <c r="D60" s="4">
         <v>13.34</v>
       </c>
       <c r="E60" s="4">
-        <v>0.928036</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>2008</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="4">
         <v>12.33</v>
       </c>
       <c r="D61" s="4">
         <v>13.77</v>
       </c>
       <c r="E61" s="4">
-        <v>0.895425</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>2009</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4">
         <v>11.98</v>
       </c>
       <c r="D62" s="4">
         <v>14.02</v>
       </c>
       <c r="E62" s="4">
-        <v>0.854494</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>2010</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="4">
         <v>12.41</v>
       </c>
       <c r="D63" s="4">
         <v>14.18</v>
       </c>
       <c r="E63" s="4">
-        <v>0.875176</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2011</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="4">
         <v>11.64</v>
       </c>
       <c r="D64" s="4">
         <v>14.43</v>
       </c>
       <c r="E64" s="4">
-        <v>0.806653</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4">
         <v>12.21</v>
       </c>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4">
-        <v>0.8194630000000001</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>11.55</v>
       </c>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4">
-        <v>0.766423</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>12.73</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>0.83585</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>14.05</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>0.913524</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>15.54</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>1.004525</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>14.7</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>0.941101</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>15.47</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>0.978495</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>15.88</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>0.989408</v>
+        <v>0.99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">