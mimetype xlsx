--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -14,102 +14,99 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Bœuf gite à la noix</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE, gîte à la noix, paré au kg, de 1970 à 1987; 2014: boucherie-despallud, gite noix, à braiser.Carredeboeuf, gîte pour pot au feu.
 Le prix réel a été divisé par près de trois depuis 1970.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Viande</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les produits "primaires" sont issus de la production agricole ou de la pêche. Dans ce secteur, sur la longue période, le progrès technique a joué de façon importante, permettant une production plus diversifiée et pluas abondante. En 1875 encore, les plus pauvres ne mangeaient guère que du pain et pas toujours du pain blanc. Depuis tous ont pu se nourrir mieux, de façon plus variée, parce que les prix réels de produits de base, notamment le blé, baissaient.
 Les viandes de bœuf, mouton, veau, poulet, lapin, porc sont réunies ici. Leur prix réel a beaucoup baissé depuis les années dix-neuf cent, avec tendance au ralentissement depuis quelques années. Pour la période récente, nous avons substitué aux séries arrêtées par l'INSEE des prix recueillis avec peu de moyens, d'une part sur France Agrimer lorsqu'y sont présentés des prix de détail, d'autre part dans des boucheries sur Internet : ces prix sont souvent supérieurs à ceux de l'INSEE : il ne s'agit plus de moyennes, mais de prix observés à une date donnée dans des boucheries importantes, peut-être plus chères que l'ensemble.
 Jean Fourastié comparait les évolutions de prix réels du poulet et du lapin : celui du poulet a beaucoup baissé alors que celui du lapin est plus stable, car la manière d'élever les poulets a beaucoup évolué, tandis que l'élévage de lapins reste assez traditionnel.
  De façon générale, l'évolution des prix réels des viandes se rapproche davantage de celle du poulet que de celle du lapin, car il y a eu des progrès considérables dans les techniques d'élevage.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur primaire, produits agricoles</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
-  </si>
-[...1 lines deleted...]
-    <t>f</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -509,2076 +506,824 @@
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E147"/>
+  <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
-        <v>1875</v>
+        <v>1970</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="4"/>
+      <c r="C2" s="4">
+        <v>16.85</v>
+      </c>
       <c r="D2" s="4">
-        <v>0.22</v>
-[...1 lines deleted...]
-      <c r="E2" s="4"/>
+        <v>5.02</v>
+      </c>
+      <c r="E2" s="4">
+        <v>3.36</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>1876</v>
+        <v>1971</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="4"/>
+      <c r="C3" s="4">
+        <v>17.95</v>
+      </c>
       <c r="D3" s="4">
-        <v>0.22</v>
-[...1 lines deleted...]
-      <c r="E3" s="4"/>
+        <v>5.82</v>
+      </c>
+      <c r="E3" s="4">
+        <v>3.08</v>
+      </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>1877</v>
+        <v>1972</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="4"/>
+      <c r="C4" s="4">
+        <v>20.5</v>
+      </c>
       <c r="D4" s="4">
-        <v>0.23</v>
-[...1 lines deleted...]
-      <c r="E4" s="4"/>
+        <v>6.53</v>
+      </c>
+      <c r="E4" s="4">
+        <v>3.14</v>
+      </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>1878</v>
+        <v>1973</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="4"/>
+      <c r="C5" s="4">
+        <v>22.1</v>
+      </c>
       <c r="D5" s="4">
-        <v>0.23</v>
-[...1 lines deleted...]
-      <c r="E5" s="4"/>
+        <v>7.74</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2.86</v>
+      </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>1879</v>
+        <v>1974</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="4"/>
+      <c r="C6" s="4">
+        <v>23.28</v>
+      </c>
       <c r="D6" s="4">
-        <v>0.23</v>
-[...1 lines deleted...]
-      <c r="E6" s="4"/>
+        <v>9.449999999999999</v>
+      </c>
+      <c r="E6" s="4">
+        <v>2.46</v>
+      </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>1880</v>
+        <v>1975</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="4"/>
+      <c r="C7" s="4">
+        <v>25.61</v>
+      </c>
       <c r="D7" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E7" s="4"/>
+        <v>11.3</v>
+      </c>
+      <c r="E7" s="4">
+        <v>2.27</v>
+      </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>1881</v>
+        <v>1976</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="4"/>
+      <c r="C8" s="4">
+        <v>28.76</v>
+      </c>
       <c r="D8" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E8" s="4"/>
+        <v>12.8</v>
+      </c>
+      <c r="E8" s="4">
+        <v>2.25</v>
+      </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>1882</v>
+        <v>1977</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="4"/>
+      <c r="C9" s="4">
+        <v>31.27</v>
+      </c>
       <c r="D9" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E9" s="4"/>
+        <v>14.32</v>
+      </c>
+      <c r="E9" s="4">
+        <v>2.18</v>
+      </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>1883</v>
+        <v>1978</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="4"/>
+      <c r="C10" s="4">
+        <v>32.84</v>
+      </c>
       <c r="D10" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E10" s="4"/>
+        <v>14.85</v>
+      </c>
+      <c r="E10" s="4">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>1884</v>
+        <v>1979</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="4"/>
+      <c r="C11" s="4">
+        <v>34.75</v>
+      </c>
       <c r="D11" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E11" s="4"/>
+        <v>16.72</v>
+      </c>
+      <c r="E11" s="4">
+        <v>2.08</v>
+      </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>1885</v>
+        <v>1980</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4"/>
+      <c r="C12" s="4">
+        <v>36.68</v>
+      </c>
       <c r="D12" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E12" s="4"/>
+        <v>21.22</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1.73</v>
+      </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>1886</v>
+        <v>1981</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="4"/>
+      <c r="C13" s="4">
+        <v>43.36</v>
+      </c>
       <c r="D13" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E13" s="4"/>
+        <v>22.82</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>1887</v>
+        <v>1982</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="4"/>
+      <c r="C14" s="4">
+        <v>51.66</v>
+      </c>
       <c r="D14" s="4">
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="E14" s="4"/>
+        <v>27.8</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1.86</v>
+      </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>1888</v>
+        <v>1983</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="4"/>
+      <c r="C15" s="4">
+        <v>55.58</v>
+      </c>
       <c r="D15" s="4">
-        <v>0.25</v>
-[...1 lines deleted...]
-      <c r="E15" s="4"/>
+        <v>31.18</v>
+      </c>
+      <c r="E15" s="4">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>1889</v>
+        <v>1984</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="4"/>
+      <c r="C16" s="4">
+        <v>58.49</v>
+      </c>
       <c r="D16" s="4">
-        <v>0.25</v>
-[...1 lines deleted...]
-      <c r="E16" s="4"/>
+        <v>34.12</v>
+      </c>
+      <c r="E16" s="4">
+        <v>1.71</v>
+      </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>1890</v>
+        <v>1985</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="4"/>
+      <c r="C17" s="4">
+        <v>59.53</v>
+      </c>
       <c r="D17" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E17" s="4"/>
+        <v>36.89</v>
+      </c>
+      <c r="E17" s="4">
+        <v>1.61</v>
+      </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>1891</v>
+        <v>1986</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="4"/>
+      <c r="C18" s="4">
+        <v>60.53</v>
+      </c>
       <c r="D18" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E18" s="4"/>
+        <v>38.47</v>
+      </c>
+      <c r="E18" s="4">
+        <v>1.57</v>
+      </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>1892</v>
+        <v>1987</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="4"/>
+      <c r="C19" s="4">
+        <v>60.59</v>
+      </c>
       <c r="D19" s="4">
-        <v>0.26</v>
-[...1 lines deleted...]
-      <c r="E19" s="4"/>
+        <v>40.02</v>
+      </c>
+      <c r="E19" s="4">
+        <v>1.51</v>
+      </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>1893</v>
+        <v>1988</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4">
-        <v>0.26</v>
+        <v>41.11</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>1894</v>
+        <v>1989</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
-        <v>0.26</v>
+        <v>42.83</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>1895</v>
+        <v>1990</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
-        <v>0.26</v>
+        <v>44.66</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
-        <v>1896</v>
+        <v>1991</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
-        <v>0.27</v>
+        <v>46.84</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
-        <v>1897</v>
+        <v>1992</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
-        <v>0.28</v>
+        <v>48.69</v>
       </c>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
-        <v>1898</v>
+        <v>1993</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
-        <v>0.28</v>
+        <v>49.94</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
-        <v>1899</v>
+        <v>1994</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
-        <v>0.28</v>
+        <v>51.03</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
-        <v>1900</v>
+        <v>1995</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
-        <v>0.29</v>
+        <v>58.03</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
-        <v>1901</v>
+        <v>1996</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4">
-        <v>0.29</v>
+        <v>60.11</v>
       </c>
       <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
-        <v>1902</v>
+        <v>1997</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4">
-        <v>0.3</v>
+        <v>61.87</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
-        <v>1903</v>
+        <v>1998</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4">
-        <v>0.3</v>
+        <v>63.71</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>1904</v>
+        <v>1999</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4">
-        <v>0.3</v>
+        <v>64.75</v>
       </c>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
-        <v>1905</v>
+        <v>2000</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
-        <v>0.3</v>
+        <v>66.19</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
-        <v>1906</v>
+        <v>2001</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
-        <v>0.31</v>
+        <v>69.95</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
-        <v>1907</v>
+        <v>2002</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
-        <v>0.32</v>
+        <v>10.8</v>
       </c>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
-        <v>1908</v>
+        <v>2003</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
-        <v>0.32</v>
+        <v>11.22</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
-        <v>1909</v>
+        <v>2004</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
-        <v>0.32</v>
+        <v>11.84</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
-        <v>1910</v>
+        <v>2005</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
-        <v>0.33</v>
+        <v>12.51</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
-        <v>1911</v>
+        <v>2006</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4">
-        <v>0.33</v>
+        <v>13.04</v>
       </c>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
-        <v>1912</v>
+        <v>2007</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
-        <v>0.34</v>
+        <v>13.34</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
-        <v>1913</v>
+        <v>2008</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
-        <v>0.34</v>
+        <v>13.77</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
-        <v>1914</v>
+        <v>2009</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4">
-        <v>0.34</v>
+        <v>14.02</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
-        <v>1915</v>
+        <v>2010</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
-        <v>0.39</v>
+        <v>14.18</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
-        <v>1916</v>
+        <v>2011</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
-        <v>0.44</v>
+        <v>14.43</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
-        <v>1917</v>
+        <v>2012</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4">
-        <v>0.51</v>
+        <v>14.9</v>
       </c>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
-        <v>1918</v>
+        <v>2013</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
-        <v>0.74</v>
+        <v>15.07</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
-        <v>1919</v>
+        <v>2014</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C46" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C46" s="4">
+        <v>16.4</v>
+      </c>
       <c r="D46" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E46" s="4"/>
+        <v>15.23</v>
+      </c>
+      <c r="E46" s="4">
+        <v>1.08</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
-        <v>1920</v>
+        <v>2015</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C47" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C47" s="4">
+        <v>16.4</v>
+      </c>
       <c r="D47" s="4">
-        <v>1.81</v>
-[...1 lines deleted...]
-      <c r="E47" s="4"/>
+        <v>15.38</v>
+      </c>
+      <c r="E47" s="4">
+        <v>1.07</v>
+      </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
-        <v>1921</v>
+        <v>2016</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C48" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C48" s="4">
+        <v>16.4</v>
+      </c>
       <c r="D48" s="4">
-        <v>1.67</v>
-[...1 lines deleted...]
-      <c r="E48" s="4"/>
+        <v>15.47</v>
+      </c>
+      <c r="E48" s="4">
+        <v>1.06</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
-        <v>1922</v>
+        <v>2017</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C49" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C49" s="4">
+        <v>18.4</v>
+      </c>
       <c r="D49" s="4">
-        <v>1.69</v>
-[...1 lines deleted...]
-      <c r="E49" s="4"/>
+        <v>15.62</v>
+      </c>
+      <c r="E49" s="4">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
-        <v>1923</v>
+        <v>2018</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C50" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C50" s="4">
+        <v>18.4</v>
+      </c>
       <c r="D50" s="4">
-        <v>1.77</v>
-[...1 lines deleted...]
-      <c r="E50" s="4"/>
+        <v>15.81</v>
+      </c>
+      <c r="E50" s="4">
+        <v>1.16</v>
+      </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
-        <v>1924</v>
+        <v>2019</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C51" s="4"/>
+        <v>16</v>
+      </c>
+      <c r="C51" s="4">
+        <v>19.9</v>
+      </c>
       <c r="D51" s="4">
-        <v>1.94</v>
-[...1327 lines deleted...]
-      <c r="D146" s="4">
         <v>16.05</v>
       </c>
-      <c r="E146" s="4">
-[...17 lines deleted...]
-        <v>1.225369</v>
+      <c r="E51" s="4">
+        <v>1.24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">