--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1947</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>350</v>
       </c>
       <c r="D2" s="4">
         <v>39.33</v>
       </c>
       <c r="E2" s="4">
-        <v>8.899058999999999</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1948</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>61.58</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1949</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>73.68000000000001</v>
@@ -895,340 +895,340 @@
         <v>1972</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>6.53</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1973</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>13.45</v>
       </c>
       <c r="D28" s="4">
         <v>7.74</v>
       </c>
       <c r="E28" s="4">
-        <v>1.737726</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1974</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>14.52</v>
       </c>
       <c r="D29" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E29" s="4">
-        <v>1.536508</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1975</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>15.5</v>
       </c>
       <c r="D30" s="4">
         <v>11.3</v>
       </c>
       <c r="E30" s="4">
-        <v>1.371681</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1976</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>16.81</v>
       </c>
       <c r="D31" s="4">
         <v>12.8</v>
       </c>
       <c r="E31" s="4">
-        <v>1.313281</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1977</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>18.73</v>
       </c>
       <c r="D32" s="4">
         <v>14.32</v>
       </c>
       <c r="E32" s="4">
-        <v>1.307961</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1978</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>20.44</v>
       </c>
       <c r="D33" s="4">
         <v>14.85</v>
       </c>
       <c r="E33" s="4">
-        <v>1.376431</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1979</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>21.56</v>
       </c>
       <c r="D34" s="4">
         <v>16.72</v>
       </c>
       <c r="E34" s="4">
-        <v>1.289474</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1980</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>23.39</v>
       </c>
       <c r="D35" s="4">
         <v>21.22</v>
       </c>
       <c r="E35" s="4">
-        <v>1.102262</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1981</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>26.22</v>
       </c>
       <c r="D36" s="4">
         <v>22.82</v>
       </c>
       <c r="E36" s="4">
-        <v>1.148992</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1982</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>31.65</v>
       </c>
       <c r="D37" s="4">
         <v>27.8</v>
       </c>
       <c r="E37" s="4">
-        <v>1.138489</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1983</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>34.54</v>
       </c>
       <c r="D38" s="4">
         <v>31.18</v>
       </c>
       <c r="E38" s="4">
-        <v>1.107761</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1984</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>36.2</v>
       </c>
       <c r="D39" s="4">
         <v>34.12</v>
       </c>
       <c r="E39" s="4">
-        <v>1.060961</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1985</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>37.69</v>
       </c>
       <c r="D40" s="4">
         <v>36.89</v>
       </c>
       <c r="E40" s="4">
-        <v>1.021686</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1986</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>38.02</v>
       </c>
       <c r="D41" s="4">
         <v>38.47</v>
       </c>
       <c r="E41" s="4">
-        <v>0.988303</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1987</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>38.22</v>
       </c>
       <c r="D42" s="4">
         <v>40.02</v>
       </c>
       <c r="E42" s="4">
-        <v>0.955022</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1988</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>38.06</v>
       </c>
       <c r="D43" s="4">
         <v>41.11</v>
       </c>
       <c r="E43" s="4">
-        <v>0.925809</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1989</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>40.89</v>
       </c>
       <c r="D44" s="4">
         <v>42.83</v>
       </c>
       <c r="E44" s="4">
-        <v>0.954705</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1990</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>42.13</v>
       </c>
       <c r="D45" s="4">
         <v>44.66</v>
       </c>
       <c r="E45" s="4">
-        <v>0.94335</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1991</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>46.84</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1992</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>48.69</v>
@@ -1500,136 +1500,136 @@
         <v>2013</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>15.07</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2014</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>19.9</v>
       </c>
       <c r="D69" s="4">
         <v>15.23</v>
       </c>
       <c r="E69" s="4">
-        <v>1.306632</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2015</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>19.9</v>
       </c>
       <c r="D70" s="4">
         <v>15.38</v>
       </c>
       <c r="E70" s="4">
-        <v>1.293888</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2016</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>22.9</v>
       </c>
       <c r="D71" s="4">
         <v>15.47</v>
       </c>
       <c r="E71" s="4">
-        <v>1.480284</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2017</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>26.9</v>
       </c>
       <c r="D72" s="4">
         <v>15.62</v>
       </c>
       <c r="E72" s="4">
-        <v>1.722151</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2018</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4">
         <v>26.9</v>
       </c>
       <c r="D73" s="4">
         <v>15.81</v>
       </c>
       <c r="E73" s="4">
-        <v>1.701455</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>2019</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="4">
         <v>28.95</v>
       </c>
       <c r="D74" s="4">
         <v>16.05</v>
       </c>
       <c r="E74" s="4">
-        <v>1.803738</v>
+        <v>1.8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">