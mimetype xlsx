--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -1825,850 +1825,850 @@
         <v>1972</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>6.53</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>22.39</v>
       </c>
       <c r="D100" s="4">
         <v>7.74</v>
       </c>
       <c r="E100" s="4">
-        <v>2.892765</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1974</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4">
         <v>25.8</v>
       </c>
       <c r="D101" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E101" s="4">
-        <v>2.730159</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1975</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4">
         <v>27.93</v>
       </c>
       <c r="D102" s="4">
         <v>11.3</v>
       </c>
       <c r="E102" s="4">
-        <v>2.471681</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C103" s="4">
         <v>32.27</v>
       </c>
       <c r="D103" s="4">
         <v>12.8</v>
       </c>
       <c r="E103" s="4">
-        <v>2.521094</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>1977</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C104" s="4">
         <v>38.25</v>
       </c>
       <c r="D104" s="4">
         <v>14.32</v>
       </c>
       <c r="E104" s="4">
-        <v>2.671089</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>1978</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C105" s="4">
         <v>41.72</v>
       </c>
       <c r="D105" s="4">
         <v>14.85</v>
       </c>
       <c r="E105" s="4">
-        <v>2.809428</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="4">
         <v>43.64</v>
       </c>
       <c r="D106" s="4">
         <v>16.72</v>
       </c>
       <c r="E106" s="4">
-        <v>2.610048</v>
+        <v>2.61</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>1980</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4">
         <v>47.08</v>
       </c>
       <c r="D107" s="4">
         <v>21.22</v>
       </c>
       <c r="E107" s="4">
-        <v>2.218662</v>
+        <v>2.22</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1981</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4">
         <v>56.62</v>
       </c>
       <c r="D108" s="4">
         <v>22.82</v>
       </c>
       <c r="E108" s="4">
-        <v>2.481157</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>1982</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="4">
         <v>69.05</v>
       </c>
       <c r="D109" s="4">
         <v>27.8</v>
       </c>
       <c r="E109" s="4">
-        <v>2.483813</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>1983</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C110" s="4">
         <v>74.09999999999999</v>
       </c>
       <c r="D110" s="4">
         <v>31.18</v>
       </c>
       <c r="E110" s="4">
-        <v>2.376523</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>1984</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C111" s="4">
         <v>77.72</v>
       </c>
       <c r="D111" s="4">
         <v>34.12</v>
       </c>
       <c r="E111" s="4">
-        <v>2.277843</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>1985</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C112" s="4">
         <v>87.51000000000001</v>
       </c>
       <c r="D112" s="4">
         <v>36.89</v>
       </c>
       <c r="E112" s="4">
-        <v>2.372188</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>1986</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="4">
         <v>111.07</v>
       </c>
       <c r="D113" s="4">
         <v>38.47</v>
       </c>
       <c r="E113" s="4">
-        <v>2.887185</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>1987</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C114" s="4">
         <v>120.92</v>
       </c>
       <c r="D114" s="4">
         <v>40.02</v>
       </c>
       <c r="E114" s="4">
-        <v>3.021489</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>1988</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C115" s="4">
         <v>119.29</v>
       </c>
       <c r="D115" s="4">
         <v>41.11</v>
       </c>
       <c r="E115" s="4">
-        <v>2.901727</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>1989</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="4">
         <v>121.73</v>
       </c>
       <c r="D116" s="4">
         <v>42.83</v>
       </c>
       <c r="E116" s="4">
-        <v>2.842167</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>1990</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C117" s="4">
         <v>120.83</v>
       </c>
       <c r="D117" s="4">
         <v>44.66</v>
       </c>
       <c r="E117" s="4">
-        <v>2.705553</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>1991</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C118" s="4">
         <v>136.36</v>
       </c>
       <c r="D118" s="4">
         <v>46.84</v>
       </c>
       <c r="E118" s="4">
-        <v>2.911187</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>1992</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="4">
         <v>127.35</v>
       </c>
       <c r="D119" s="4">
         <v>48.69</v>
       </c>
       <c r="E119" s="4">
-        <v>2.615527</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>1993</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="4">
         <v>120.75</v>
       </c>
       <c r="D120" s="4">
         <v>49.94</v>
       </c>
       <c r="E120" s="4">
-        <v>2.417901</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>1994</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C121" s="4">
         <v>115.84</v>
       </c>
       <c r="D121" s="4">
         <v>51.03</v>
       </c>
       <c r="E121" s="4">
-        <v>2.270037</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>1995</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C122" s="4">
         <v>112</v>
       </c>
       <c r="D122" s="4">
         <v>58.03</v>
       </c>
       <c r="E122" s="4">
-        <v>1.930036</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>1996</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C123" s="4">
         <v>114.1</v>
       </c>
       <c r="D123" s="4">
         <v>60.11</v>
       </c>
       <c r="E123" s="4">
-        <v>1.898187</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>1997</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C124" s="4">
         <v>119.87</v>
       </c>
       <c r="D124" s="4">
         <v>61.87</v>
       </c>
       <c r="E124" s="4">
-        <v>1.937449</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>1998</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C125" s="4">
         <v>121.85</v>
       </c>
       <c r="D125" s="4">
         <v>63.71</v>
       </c>
       <c r="E125" s="4">
-        <v>1.912573</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>1999</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C126" s="4">
         <v>131.93</v>
       </c>
       <c r="D126" s="4">
         <v>64.75</v>
       </c>
       <c r="E126" s="4">
-        <v>2.037529</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2000</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C127" s="4">
         <v>146.44</v>
       </c>
       <c r="D127" s="4">
         <v>66.19</v>
       </c>
       <c r="E127" s="4">
-        <v>2.212419</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>2001</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C128" s="4">
         <v>146.02</v>
       </c>
       <c r="D128" s="4">
         <v>69.95</v>
       </c>
       <c r="E128" s="4">
-        <v>2.087491</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2002</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4">
         <v>22.59</v>
       </c>
       <c r="D129" s="4">
         <v>10.8</v>
       </c>
       <c r="E129" s="4">
-        <v>2.091667</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2003</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="4">
         <v>20.77</v>
       </c>
       <c r="D130" s="4">
         <v>11.22</v>
       </c>
       <c r="E130" s="4">
-        <v>1.851159</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2004</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="4">
         <v>20.79</v>
       </c>
       <c r="D131" s="4">
         <v>11.84</v>
       </c>
       <c r="E131" s="4">
-        <v>1.755912</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2005</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="4">
         <v>22.24</v>
       </c>
       <c r="D132" s="4">
         <v>12.51</v>
       </c>
       <c r="E132" s="4">
-        <v>1.777778</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4">
         <v>23.62</v>
       </c>
       <c r="D133" s="4">
         <v>13.04</v>
       </c>
       <c r="E133" s="4">
-        <v>1.81135</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2007</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="4">
         <v>23.43</v>
       </c>
       <c r="D134" s="4">
         <v>13.34</v>
       </c>
       <c r="E134" s="4">
-        <v>1.756372</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2008</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="4">
         <v>23.61</v>
       </c>
       <c r="D135" s="4">
         <v>13.77</v>
       </c>
       <c r="E135" s="4">
-        <v>1.714597</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="4">
         <v>23.62</v>
       </c>
       <c r="D136" s="4">
         <v>14.02</v>
       </c>
       <c r="E136" s="4">
-        <v>1.684736</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>2010</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="4">
         <v>23.79</v>
       </c>
       <c r="D137" s="4">
         <v>14.18</v>
       </c>
       <c r="E137" s="4">
-        <v>1.677715</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>2011</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="4">
         <v>24.25</v>
       </c>
       <c r="D138" s="4">
         <v>14.43</v>
       </c>
       <c r="E138" s="4">
-        <v>1.680527</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4">
         <v>24.11</v>
       </c>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4">
-        <v>1.618121</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>24.21</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>1.606503</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>23.93</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>1.571241</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>23.32</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>1.516255</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>23.54</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>1.521655</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>22.87</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>1.464149</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>23.62</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>1.493991</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>24.47</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>1.524611</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>2020</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="4">
         <v>20.25</v>
       </c>
       <c r="D147" s="4">
         <v>16.24</v>
       </c>
       <c r="E147" s="4">
-        <v>1.246921</v>
+        <v>1.25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">