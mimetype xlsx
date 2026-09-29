--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1918</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5.6</v>
       </c>
       <c r="D2" s="4">
         <v>0.74</v>
       </c>
       <c r="E2" s="4">
-        <v>7.567568</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1919</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>5.4</v>
       </c>
       <c r="D3" s="4">
         <v>1</v>
       </c>
       <c r="E3" s="4">
         <v>5.4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1920</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
@@ -821,51 +821,51 @@
         <v>1937</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>5.32</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1938</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>18</v>
       </c>
       <c r="D22" s="4">
         <v>5.9</v>
       </c>
       <c r="E22" s="4">
-        <v>3.050847</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1939</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>5.95</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1940</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>6.1</v>
@@ -877,408 +877,408 @@
         <v>1941</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>7.33</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1942</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>54</v>
       </c>
       <c r="D26" s="4">
         <v>7.96</v>
       </c>
       <c r="E26" s="4">
-        <v>6.78392</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1943</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>54.58</v>
       </c>
       <c r="D27" s="4">
         <v>8.82</v>
       </c>
       <c r="E27" s="4">
-        <v>6.188209</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1944</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>54</v>
       </c>
       <c r="D28" s="4">
         <v>11.69</v>
       </c>
       <c r="E28" s="4">
-        <v>4.619333</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1945</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>72.67</v>
       </c>
       <c r="D29" s="4">
         <v>21.49</v>
       </c>
       <c r="E29" s="4">
-        <v>3.381573</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1946</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>154.2</v>
       </c>
       <c r="D30" s="4">
         <v>29.45</v>
       </c>
       <c r="E30" s="4">
-        <v>5.235993</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1947</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>313.2</v>
       </c>
       <c r="D31" s="4">
         <v>39.33</v>
       </c>
       <c r="E31" s="4">
-        <v>7.963387</v>
+        <v>7.96</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1948</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>424.9</v>
       </c>
       <c r="D32" s="4">
         <v>61.58</v>
       </c>
       <c r="E32" s="4">
-        <v>6.899968</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1949</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>398.2</v>
       </c>
       <c r="D33" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E33" s="4">
-        <v>5.404452</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1950</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>413</v>
       </c>
       <c r="D34" s="4">
         <v>81.88</v>
       </c>
       <c r="E34" s="4">
-        <v>5.043967</v>
+        <v>5.04</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1951</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>535</v>
       </c>
       <c r="D35" s="4">
         <v>110.25</v>
       </c>
       <c r="E35" s="4">
-        <v>4.852608</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1952</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>611</v>
       </c>
       <c r="D36" s="4">
         <v>132.5</v>
       </c>
       <c r="E36" s="4">
-        <v>4.611321</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1953</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>601</v>
       </c>
       <c r="D37" s="4">
         <v>135.25</v>
       </c>
       <c r="E37" s="4">
-        <v>4.443623</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1954</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>570</v>
       </c>
       <c r="D38" s="4">
         <v>144.75</v>
       </c>
       <c r="E38" s="4">
-        <v>3.937824</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1955</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>591</v>
       </c>
       <c r="D39" s="4">
         <v>155.75</v>
       </c>
       <c r="E39" s="4">
-        <v>3.794543</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1956</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>586</v>
       </c>
       <c r="D40" s="4">
         <v>170</v>
       </c>
       <c r="E40" s="4">
-        <v>3.447059</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1957</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>685</v>
       </c>
       <c r="D41" s="4">
         <v>180.5</v>
       </c>
       <c r="E41" s="4">
-        <v>3.795014</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1958</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>915</v>
       </c>
       <c r="D42" s="4">
         <v>207.5</v>
       </c>
       <c r="E42" s="4">
-        <v>4.409639</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1959</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>1026</v>
       </c>
       <c r="D43" s="4">
         <v>221</v>
       </c>
       <c r="E43" s="4">
-        <v>4.642534</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1960</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>10.12</v>
       </c>
       <c r="D44" s="4">
         <v>2.35</v>
       </c>
       <c r="E44" s="4">
-        <v>4.306383</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1961</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>11.47</v>
       </c>
       <c r="D45" s="4">
         <v>2.5</v>
       </c>
       <c r="E45" s="4">
-        <v>4.588</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1962</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>12.12</v>
       </c>
       <c r="D46" s="4">
         <v>2.75</v>
       </c>
       <c r="E46" s="4">
-        <v>4.407273</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1963</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>12.88</v>
       </c>
       <c r="D47" s="4">
         <v>2.98</v>
       </c>
       <c r="E47" s="4">
-        <v>4.322148</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1964</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>3.17</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1965</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>3.36</v>
@@ -1381,816 +1381,816 @@
         <v>1973</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>7.74</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1974</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>22.4</v>
       </c>
       <c r="D58" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E58" s="4">
-        <v>2.37037</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1975</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>24.57</v>
       </c>
       <c r="D59" s="4">
         <v>11.3</v>
       </c>
       <c r="E59" s="4">
-        <v>2.174336</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1976</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>27.36</v>
       </c>
       <c r="D60" s="4">
         <v>12.8</v>
       </c>
       <c r="E60" s="4">
-        <v>2.1375</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1977</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>30.02</v>
       </c>
       <c r="D61" s="4">
         <v>14.32</v>
       </c>
       <c r="E61" s="4">
-        <v>2.096369</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1978</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>33.32</v>
       </c>
       <c r="D62" s="4">
         <v>14.85</v>
       </c>
       <c r="E62" s="4">
-        <v>2.243771</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1979</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>36.07</v>
       </c>
       <c r="D63" s="4">
         <v>16.72</v>
       </c>
       <c r="E63" s="4">
-        <v>2.157297</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1980</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>39.43</v>
       </c>
       <c r="D64" s="4">
         <v>21.22</v>
       </c>
       <c r="E64" s="4">
-        <v>1.858153</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1981</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>45.22</v>
       </c>
       <c r="D65" s="4">
         <v>22.82</v>
       </c>
       <c r="E65" s="4">
-        <v>1.981595</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1982</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>51.71</v>
       </c>
       <c r="D66" s="4">
         <v>27.8</v>
       </c>
       <c r="E66" s="4">
-        <v>1.860072</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1983</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>56.88</v>
       </c>
       <c r="D67" s="4">
         <v>31.18</v>
       </c>
       <c r="E67" s="4">
-        <v>1.824246</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1984</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>59.87</v>
       </c>
       <c r="D68" s="4">
         <v>34.12</v>
       </c>
       <c r="E68" s="4">
-        <v>1.754689</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1985</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>61.94</v>
       </c>
       <c r="D69" s="4">
         <v>36.89</v>
       </c>
       <c r="E69" s="4">
-        <v>1.679046</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1986</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>64.16</v>
       </c>
       <c r="D70" s="4">
         <v>38.47</v>
       </c>
       <c r="E70" s="4">
-        <v>1.667793</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1987</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>65.63</v>
       </c>
       <c r="D71" s="4">
         <v>40.02</v>
       </c>
       <c r="E71" s="4">
-        <v>1.63993</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1988</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>70.45999999999999</v>
       </c>
       <c r="D72" s="4">
         <v>41.11</v>
       </c>
       <c r="E72" s="4">
-        <v>1.713938</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1989</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>76.39</v>
       </c>
       <c r="D73" s="4">
         <v>42.83</v>
       </c>
       <c r="E73" s="4">
-        <v>1.783563</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1990</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>79.95</v>
       </c>
       <c r="D74" s="4">
         <v>44.66</v>
       </c>
       <c r="E74" s="4">
-        <v>1.790193</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1991</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>80.15000000000001</v>
       </c>
       <c r="D75" s="4">
         <v>46.84</v>
       </c>
       <c r="E75" s="4">
-        <v>1.711144</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1992</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>76.14</v>
       </c>
       <c r="D76" s="4">
         <v>48.69</v>
       </c>
       <c r="E76" s="4">
-        <v>1.563771</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1993</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4">
         <v>76.17</v>
       </c>
       <c r="D77" s="4">
         <v>49.94</v>
       </c>
       <c r="E77" s="4">
-        <v>1.52523</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1994</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4">
         <v>77.36</v>
       </c>
       <c r="D78" s="4">
         <v>51.03</v>
       </c>
       <c r="E78" s="4">
-        <v>1.515971</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1995</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4">
         <v>78.59999999999999</v>
       </c>
       <c r="D79" s="4">
         <v>58.03</v>
       </c>
       <c r="E79" s="4">
-        <v>1.354472</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1996</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4">
         <v>79.37</v>
       </c>
       <c r="D80" s="4">
         <v>60.11</v>
       </c>
       <c r="E80" s="4">
-        <v>1.320413</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1997</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>79.38</v>
       </c>
       <c r="D81" s="4">
         <v>61.87</v>
       </c>
       <c r="E81" s="4">
-        <v>1.283013</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1998</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4">
         <v>81.8</v>
       </c>
       <c r="D82" s="4">
         <v>63.71</v>
       </c>
       <c r="E82" s="4">
-        <v>1.283943</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1999</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>81.81999999999999</v>
       </c>
       <c r="D83" s="4">
         <v>64.75</v>
       </c>
       <c r="E83" s="4">
-        <v>1.263629</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>2000</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4">
         <v>85.83</v>
       </c>
       <c r="D84" s="4">
         <v>66.19</v>
       </c>
       <c r="E84" s="4">
-        <v>1.296722</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>2001</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4">
         <v>90.33</v>
       </c>
       <c r="D85" s="4">
         <v>69.95</v>
       </c>
       <c r="E85" s="4">
-        <v>1.291351</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>2002</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="4">
         <v>14.3</v>
       </c>
       <c r="D86" s="4">
         <v>10.8</v>
       </c>
       <c r="E86" s="4">
-        <v>1.324074</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>2003</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C87" s="4">
         <v>14.95</v>
       </c>
       <c r="D87" s="4">
         <v>11.22</v>
       </c>
       <c r="E87" s="4">
-        <v>1.332442</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>2004</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="4">
         <v>15.87</v>
       </c>
       <c r="D88" s="4">
         <v>11.84</v>
       </c>
       <c r="E88" s="4">
-        <v>1.340372</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>2005</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="4">
         <v>16.61</v>
       </c>
       <c r="D89" s="4">
         <v>12.51</v>
       </c>
       <c r="E89" s="4">
-        <v>1.327738</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>2006</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="4">
         <v>17.31</v>
       </c>
       <c r="D90" s="4">
         <v>13.04</v>
       </c>
       <c r="E90" s="4">
-        <v>1.327454</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>2007</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C91" s="4">
         <v>17.85</v>
       </c>
       <c r="D91" s="4">
         <v>13.34</v>
       </c>
       <c r="E91" s="4">
-        <v>1.338081</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>2008</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C92" s="4">
         <v>18.4</v>
       </c>
       <c r="D92" s="4">
         <v>13.77</v>
       </c>
       <c r="E92" s="4">
-        <v>1.336238</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>2009</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C93" s="4">
         <v>18.76</v>
       </c>
       <c r="D93" s="4">
         <v>14.02</v>
       </c>
       <c r="E93" s="4">
-        <v>1.338088</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2010</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="4">
         <v>18.98</v>
       </c>
       <c r="D94" s="4">
         <v>14.18</v>
       </c>
       <c r="E94" s="4">
-        <v>1.338505</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2011</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="4">
         <v>19.46</v>
       </c>
       <c r="D95" s="4">
         <v>14.43</v>
       </c>
       <c r="E95" s="4">
-        <v>1.348579</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2012</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="4">
         <v>20.29</v>
       </c>
       <c r="D96" s="4">
         <v>14.9</v>
       </c>
       <c r="E96" s="4">
-        <v>1.361745</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2013</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4">
         <v>21.12</v>
       </c>
       <c r="D97" s="4">
         <v>15.07</v>
       </c>
       <c r="E97" s="4">
-        <v>1.40146</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2014</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>21.35</v>
       </c>
       <c r="D98" s="4">
         <v>15.23</v>
       </c>
       <c r="E98" s="4">
-        <v>1.401838</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2015</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>21.71</v>
       </c>
       <c r="D99" s="4">
         <v>15.38</v>
       </c>
       <c r="E99" s="4">
-        <v>1.411573</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2016</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>21.98</v>
       </c>
       <c r="D100" s="4">
         <v>15.47</v>
       </c>
       <c r="E100" s="4">
-        <v>1.420814</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2017</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>22.47</v>
       </c>
       <c r="D101" s="4">
         <v>15.62</v>
       </c>
       <c r="E101" s="4">
-        <v>1.43854</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2018</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>22.79</v>
       </c>
       <c r="D102" s="4">
         <v>15.81</v>
       </c>
       <c r="E102" s="4">
-        <v>1.441493</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2019</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>23.19</v>
       </c>
       <c r="D103" s="4">
         <v>16.05</v>
       </c>
       <c r="E103" s="4">
-        <v>1.44486</v>
+        <v>1.44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">