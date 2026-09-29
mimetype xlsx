--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Tourteaux d'arachide en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : 100 kg, 1949 à 1989 ; 1979 : déshuilés.
 De 1949 à 1989, le prix réel a baissé ; l'usage a également diminué.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Produits alimentaires</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
+    <t>Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -548,443 +547,443 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1596</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>21.661238</v>
+        <v>21.66</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>2086</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>25.476307</v>
+        <v>25.48</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>2942</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>26.684807</v>
+        <v>26.68</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>3290</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>24.830189</v>
+        <v>24.83</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>3380</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>24.990758</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>3177</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>21.948187</v>
+        <v>21.95</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>3263</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>20.950241</v>
+        <v>20.95</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>3042</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>17.894118</v>
+        <v>17.89</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>2867</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>15.883657</v>
+        <v>15.88</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>38.21</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>16.259574</v>
+        <v>16.26</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>46.46</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>16.894545</v>
+        <v>16.89</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>47.79</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>16.036913</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>47</v>
       </c>
       <c r="D18" s="4">
         <v>3.36</v>
       </c>
       <c r="E18" s="4">
-        <v>13.988095</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1966</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>48.5</v>
       </c>
       <c r="D19" s="4">
         <v>3.56</v>
       </c>
       <c r="E19" s="4">
-        <v>13.623596</v>
+        <v>13.62</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1967</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>50</v>
       </c>
       <c r="D20" s="4">
         <v>3.74</v>
       </c>
       <c r="E20" s="4">
-        <v>13.368984</v>
+        <v>13.37</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1968</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>46.46</v>
       </c>
       <c r="D21" s="4">
         <v>4.43</v>
       </c>
       <c r="E21" s="4">
-        <v>10.487585</v>
+        <v>10.49</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1969</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>52.88</v>
       </c>
       <c r="D22" s="4">
         <v>4.77</v>
       </c>
       <c r="E22" s="4">
-        <v>11.085954</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1970</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>62.58</v>
       </c>
       <c r="D23" s="4">
         <v>5.02</v>
       </c>
       <c r="E23" s="4">
-        <v>12.466135</v>
+        <v>12.47</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1971</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>61.25</v>
       </c>
       <c r="D24" s="4">
         <v>5.82</v>
       </c>
       <c r="E24" s="4">
-        <v>10.524055</v>
+        <v>10.52</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1972</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>62.92</v>
       </c>
       <c r="D25" s="4">
         <v>6.53</v>
       </c>
       <c r="E25" s="4">
-        <v>9.635528000000001</v>
+        <v>9.640000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1973</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>113.08</v>
       </c>
       <c r="D26" s="4">
         <v>7.74</v>
       </c>
       <c r="E26" s="4">
-        <v>14.609819</v>
+        <v>14.61</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1974</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1975</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4">
         <v>11.3</v>
@@ -1022,217 +1021,217 @@
         <v>1978</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4">
         <v>14.85</v>
       </c>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>90.67</v>
       </c>
       <c r="D32" s="4">
         <v>16.72</v>
       </c>
       <c r="E32" s="4">
-        <v>5.422847</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1980</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>107.91</v>
       </c>
       <c r="D33" s="4">
         <v>21.22</v>
       </c>
       <c r="E33" s="4">
-        <v>5.085297</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1981</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>129.5</v>
       </c>
       <c r="D34" s="4">
         <v>22.82</v>
       </c>
       <c r="E34" s="4">
-        <v>5.674847</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1982</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>123.75</v>
       </c>
       <c r="D35" s="4">
         <v>27.8</v>
       </c>
       <c r="E35" s="4">
-        <v>4.451439</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1983</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>164.55</v>
       </c>
       <c r="D36" s="4">
         <v>31.18</v>
       </c>
       <c r="E36" s="4">
-        <v>5.277421</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1984</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>34.12</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1985</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>116.25</v>
       </c>
       <c r="D38" s="4">
         <v>36.89</v>
       </c>
       <c r="E38" s="4">
-        <v>3.151261</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1986</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>97</v>
       </c>
       <c r="D39" s="4">
         <v>38.47</v>
       </c>
       <c r="E39" s="4">
-        <v>2.521445</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1987</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>126</v>
       </c>
       <c r="D40" s="4">
         <v>40.02</v>
       </c>
       <c r="E40" s="4">
-        <v>3.148426</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1988</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>123.25</v>
       </c>
       <c r="D41" s="4">
         <v>41.11</v>
       </c>
       <c r="E41" s="4">
-        <v>2.998054</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1989</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>118.25</v>
       </c>
       <c r="D42" s="4">
         <v>42.83</v>
       </c>
       <c r="E42" s="4">
-        <v>2.760915</v>
+        <v>2.76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">