--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -39,52 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Nitrate de soude 16% azote 100kg</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t xml:space="preserve">SGF Insee : 100kg de nitrate de soude HT.
 De 1900 à 1960, le prix réel a été divisé par 6.
 </t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Métaux et matières premières</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Il s'agit de cours de matières premières, souvent importées.
+    <t>Il s'agit de cours de matières premières, souvent importées.
 Le coût de l'extraction joue un rôle important dans la détermination du prix et là le progrès technique engendre souvent des baisses considérables des prix réels à long terme ; mais les cours fluctuent fortement à cours terme à cause de l'offre et de la demande.
 Nous avons suivi l'INSEE qui, pour la période récente, donne les cours boursiers à New-York ou Liverpool, alors qu'anciennement c'était dans un port français : il y a certainement une petite partie du prix réel qui est diminuée de ce fait.
 Nous avons calculé la moyenne annuelle des cours des matières premières et utilisé la moyenne annuelle du taux de change du dollar ou de la monnaie indiquée : les fluctuations annuelles sont dues autant à des variations du cours de la matière première (dues souvent à des causes politiques ou économiques) qu'aux variations du cours du dollar ou des autres monnaies, par rapport au franc ou à l'euro.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
@@ -552,1071 +551,1071 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1900</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>19.62</v>
       </c>
       <c r="D2" s="4">
         <v>0.29</v>
       </c>
       <c r="E2" s="4">
-        <v>67.65517199999999</v>
+        <v>67.66</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1901</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>21.01</v>
       </c>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4">
-        <v>72.44827600000001</v>
+        <v>72.45</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1902</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>21.46</v>
       </c>
       <c r="D4" s="4">
         <v>0.3</v>
       </c>
       <c r="E4" s="4">
-        <v>71.533333</v>
+        <v>71.53</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1903</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>22.06</v>
       </c>
       <c r="D5" s="4">
         <v>0.3</v>
       </c>
       <c r="E5" s="4">
-        <v>73.533333</v>
+        <v>73.53</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1904</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>25</v>
       </c>
       <c r="D6" s="4">
         <v>0.3</v>
       </c>
       <c r="E6" s="4">
-        <v>83.333333</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1905</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>24.74</v>
       </c>
       <c r="D7" s="4">
         <v>0.3</v>
       </c>
       <c r="E7" s="4">
-        <v>82.466667</v>
+        <v>82.47</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1906</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>27.18</v>
       </c>
       <c r="D8" s="4">
         <v>0.31</v>
       </c>
       <c r="E8" s="4">
-        <v>87.677419</v>
+        <v>87.68000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1907</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>26.37</v>
       </c>
       <c r="D9" s="4">
         <v>0.32</v>
       </c>
       <c r="E9" s="4">
-        <v>82.40625</v>
+        <v>82.41</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1908</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>22.53</v>
       </c>
       <c r="D10" s="4">
         <v>0.32</v>
       </c>
       <c r="E10" s="4">
-        <v>70.40625</v>
+        <v>70.41</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1909</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>22.62</v>
       </c>
       <c r="D11" s="4">
         <v>0.32</v>
       </c>
       <c r="E11" s="4">
-        <v>70.6875</v>
+        <v>70.69</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1910</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>21.66</v>
       </c>
       <c r="D12" s="4">
         <v>0.33</v>
       </c>
       <c r="E12" s="4">
-        <v>65.636364</v>
+        <v>65.64</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1911</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>21.31</v>
       </c>
       <c r="D13" s="4">
         <v>0.33</v>
       </c>
       <c r="E13" s="4">
-        <v>64.57575799999999</v>
+        <v>64.58</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1912</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>26.48</v>
       </c>
       <c r="D14" s="4">
         <v>0.34</v>
       </c>
       <c r="E14" s="4">
-        <v>77.88235299999999</v>
+        <v>77.88</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1913</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>26.27</v>
       </c>
       <c r="D15" s="4">
         <v>0.34</v>
       </c>
       <c r="E15" s="4">
-        <v>77.264706</v>
+        <v>77.26000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1914</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>25.74</v>
       </c>
       <c r="D16" s="4">
         <v>0.34</v>
       </c>
       <c r="E16" s="4">
-        <v>75.705882</v>
+        <v>75.70999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1915</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>34.22</v>
       </c>
       <c r="D17" s="4">
         <v>0.39</v>
       </c>
       <c r="E17" s="4">
-        <v>87.74359</v>
+        <v>87.73999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1916</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>45</v>
       </c>
       <c r="D18" s="4">
         <v>0.44</v>
       </c>
       <c r="E18" s="4">
-        <v>102.272727</v>
+        <v>102.27</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1917</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>75.91</v>
       </c>
       <c r="D19" s="4">
         <v>0.51</v>
       </c>
       <c r="E19" s="4">
-        <v>148.843137</v>
+        <v>148.84</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1918</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>85</v>
       </c>
       <c r="D20" s="4">
         <v>0.74</v>
       </c>
       <c r="E20" s="4">
-        <v>114.864865</v>
+        <v>114.86</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1919</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>79.7</v>
       </c>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4">
         <v>79.7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1920</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>124.9</v>
       </c>
       <c r="D22" s="4">
         <v>1.81</v>
       </c>
       <c r="E22" s="4">
-        <v>69.00552500000001</v>
+        <v>69.01000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1921</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>91.23</v>
       </c>
       <c r="D23" s="4">
         <v>1.67</v>
       </c>
       <c r="E23" s="4">
-        <v>54.628743</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1922</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>75.54000000000001</v>
       </c>
       <c r="D24" s="4">
         <v>1.69</v>
       </c>
       <c r="E24" s="4">
-        <v>44.698225</v>
+        <v>44.7</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1923</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>95.29000000000001</v>
       </c>
       <c r="D25" s="4">
         <v>1.77</v>
       </c>
       <c r="E25" s="4">
-        <v>53.836158</v>
+        <v>53.84</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1924</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>106.3</v>
       </c>
       <c r="D26" s="4">
         <v>1.94</v>
       </c>
       <c r="E26" s="4">
-        <v>54.793814</v>
+        <v>54.79</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>124.75</v>
       </c>
       <c r="D27" s="4">
         <v>2.12</v>
       </c>
       <c r="E27" s="4">
-        <v>58.84434</v>
+        <v>58.84</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1926</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>176.3</v>
       </c>
       <c r="D28" s="4">
         <v>2.47</v>
       </c>
       <c r="E28" s="4">
-        <v>71.376518</v>
+        <v>71.38</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1927</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>143.5</v>
       </c>
       <c r="D29" s="4">
         <v>2.58</v>
       </c>
       <c r="E29" s="4">
-        <v>55.620155</v>
+        <v>55.62</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1928</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>123.4</v>
       </c>
       <c r="D30" s="4">
         <v>2.72</v>
       </c>
       <c r="E30" s="4">
-        <v>45.367647</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1929</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>119.4</v>
       </c>
       <c r="D31" s="4">
         <v>3.02</v>
       </c>
       <c r="E31" s="4">
-        <v>39.536424</v>
+        <v>39.54</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1930</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>110.6</v>
       </c>
       <c r="D32" s="4">
         <v>3.33</v>
       </c>
       <c r="E32" s="4">
-        <v>33.213213</v>
+        <v>33.21</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1931</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>108.8</v>
       </c>
       <c r="D33" s="4">
         <v>3.3</v>
       </c>
       <c r="E33" s="4">
-        <v>32.969697</v>
+        <v>32.97</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1932</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>97.3</v>
       </c>
       <c r="D34" s="4">
         <v>3.19</v>
       </c>
       <c r="E34" s="4">
-        <v>30.501567</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1933</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>88.8</v>
       </c>
       <c r="D35" s="4">
         <v>3.06</v>
       </c>
       <c r="E35" s="4">
-        <v>29.019608</v>
+        <v>29.02</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>84.34999999999999</v>
       </c>
       <c r="D36" s="4">
         <v>3.1</v>
       </c>
       <c r="E36" s="4">
-        <v>27.209677</v>
+        <v>27.21</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1935</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>80.5</v>
       </c>
       <c r="D37" s="4">
         <v>3.15</v>
       </c>
       <c r="E37" s="4">
-        <v>25.555556</v>
+        <v>25.56</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1936</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>79.09999999999999</v>
       </c>
       <c r="D38" s="4">
         <v>3.97</v>
       </c>
       <c r="E38" s="4">
-        <v>19.924433</v>
+        <v>19.92</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1937</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>94.90000000000001</v>
       </c>
       <c r="D39" s="4">
         <v>5.32</v>
       </c>
       <c r="E39" s="4">
-        <v>17.838346</v>
+        <v>17.84</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1938</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>119.7</v>
       </c>
       <c r="D40" s="4">
         <v>5.9</v>
       </c>
       <c r="E40" s="4">
-        <v>20.288136</v>
+        <v>20.29</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1939</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>134.6</v>
       </c>
       <c r="D41" s="4">
         <v>5.95</v>
       </c>
       <c r="E41" s="4">
-        <v>22.621849</v>
+        <v>22.62</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>142</v>
       </c>
       <c r="D42" s="4">
         <v>6.1</v>
       </c>
       <c r="E42" s="4">
-        <v>23.278689</v>
+        <v>23.28</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>156.7</v>
       </c>
       <c r="D43" s="4">
         <v>7.33</v>
       </c>
       <c r="E43" s="4">
-        <v>21.377899</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1942</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>168.7</v>
       </c>
       <c r="D44" s="4">
         <v>7.96</v>
       </c>
       <c r="E44" s="4">
-        <v>21.193467</v>
+        <v>21.19</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1943</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>203</v>
       </c>
       <c r="D45" s="4">
         <v>8.82</v>
       </c>
       <c r="E45" s="4">
-        <v>23.015873</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1944</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>246</v>
       </c>
       <c r="D46" s="4">
         <v>11.69</v>
       </c>
       <c r="E46" s="4">
-        <v>21.043627</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1945</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>450</v>
       </c>
       <c r="D47" s="4">
         <v>21.49</v>
       </c>
       <c r="E47" s="4">
-        <v>20.939972</v>
+        <v>20.94</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1946</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>666</v>
       </c>
       <c r="D48" s="4">
         <v>29.45</v>
       </c>
       <c r="E48" s="4">
-        <v>22.614601</v>
+        <v>22.61</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1947</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>809</v>
       </c>
       <c r="D49" s="4">
         <v>39.33</v>
       </c>
       <c r="E49" s="4">
-        <v>20.56954</v>
+        <v>20.57</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1948</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>1524</v>
       </c>
       <c r="D50" s="4">
         <v>61.58</v>
       </c>
       <c r="E50" s="4">
-        <v>24.748295</v>
+        <v>24.75</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1949</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>1864</v>
       </c>
       <c r="D51" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E51" s="4">
-        <v>25.298588</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1950</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>1962</v>
       </c>
       <c r="D52" s="4">
         <v>81.88</v>
       </c>
       <c r="E52" s="4">
-        <v>23.961895</v>
+        <v>23.96</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1951</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>2292</v>
       </c>
       <c r="D53" s="4">
         <v>110.25</v>
       </c>
       <c r="E53" s="4">
-        <v>20.789116</v>
+        <v>20.79</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1952</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>2799</v>
       </c>
       <c r="D54" s="4">
         <v>132.5</v>
       </c>
       <c r="E54" s="4">
-        <v>21.124528</v>
+        <v>21.12</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1953</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>2617</v>
       </c>
       <c r="D55" s="4">
         <v>135.25</v>
       </c>
       <c r="E55" s="4">
-        <v>19.349353</v>
+        <v>19.35</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1954</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>2448</v>
       </c>
       <c r="D56" s="4">
         <v>144.75</v>
       </c>
       <c r="E56" s="4">
-        <v>16.911917</v>
+        <v>16.91</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1955</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>2320</v>
       </c>
       <c r="D57" s="4">
         <v>155.75</v>
       </c>
       <c r="E57" s="4">
-        <v>14.895666</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1956</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>2204</v>
       </c>
       <c r="D58" s="4">
         <v>170</v>
       </c>
       <c r="E58" s="4">
-        <v>12.964706</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1957</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>2301</v>
       </c>
       <c r="D59" s="4">
         <v>180.5</v>
       </c>
       <c r="E59" s="4">
-        <v>12.747922</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1958</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>2510</v>
       </c>
       <c r="D60" s="4">
         <v>207.5</v>
       </c>
       <c r="E60" s="4">
-        <v>12.096386</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>2587</v>
       </c>
       <c r="D61" s="4">
         <v>221</v>
       </c>
       <c r="E61" s="4">
-        <v>11.705882</v>
+        <v>11.71</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1960</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>26.68</v>
       </c>
       <c r="D62" s="4">
         <v>2.35</v>
       </c>
       <c r="E62" s="4">
-        <v>11.353191</v>
+        <v>11.35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">