--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Riz (quintal, en gros)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Prix moyen annuel de 100kg (INSEE). De 1857 à 1875, le prix réel a oscillé, selon les années de 140 à 230 salaires horaires. 1949 : INSEE: maximum 5% brisures, prix fixé taxes comprises.Depuis 1990 : Cours des matières premières importées, riz blanchi, 5% de brisures, FAB, Bangkok, prix en US dollars par tonne, converti en Francs et Euros par 100 kg. La série a été arrêtée par l'INSEE en septembre 2017 et reprise avec une autre de même définition.
 Le prix réel a baissé lentement de 1875 à 1910 ; la première guerre l'a fait remonter à 100 puis 200 salaires horaires; en 1949, après la Seconde Guerre, il était à nouveau de 135 ; il a ensuite baissé régulièrement, jusqu'à un peu plus de 20 dans les années soixante-dix. Aujourd'hui, il est inférieur à 3 salaires horaires. La baisse, avec retard, tend à devenir proche de celle du prix réel du blé.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Céréales</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-La production des céréales  a beaucoup évolué sur deux ou trois cens ans : de l'araire au tracteur, de semences non sélectionnées à semences performantes, avec les engrais, la possibilité d'irriguer… Les prix réels ont subi des baisses spectaculaires qui ont changé le niveau de vie des hommes (voir "Information sur les statistiques de prix" : la baisse du prix réel du blé est la principale révolution économique des derniers siècles).</t>
+    <t>La production des céréales  a beaucoup évolué sur deux ou trois cens ans : de l'araire au tracteur, de semences non sélectionnées à semences performantes, avec les engrais, la possibilité d'irriguer… Les prix réels ont subi des baisses spectaculaires qui ont changé le niveau de vie des hommes (voir "Information sur les statistiques de prix" : la baisse du prix réel du blé est la principale révolution économique des derniers siècles).</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -551,782 +550,782 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1875</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>38</v>
       </c>
       <c r="D2" s="4">
         <v>0.22</v>
       </c>
       <c r="E2" s="4">
-        <v>172.727273</v>
+        <v>172.73</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1876</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>41</v>
       </c>
       <c r="D3" s="4">
         <v>0.22</v>
       </c>
       <c r="E3" s="4">
-        <v>186.363636</v>
+        <v>186.36</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1877</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>41</v>
       </c>
       <c r="D4" s="4">
         <v>0.23</v>
       </c>
       <c r="E4" s="4">
-        <v>178.26087</v>
+        <v>178.26</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1878</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>39</v>
       </c>
       <c r="D5" s="4">
         <v>0.23</v>
       </c>
       <c r="E5" s="4">
-        <v>169.565217</v>
+        <v>169.57</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1879</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>40</v>
       </c>
       <c r="D6" s="4">
         <v>0.23</v>
       </c>
       <c r="E6" s="4">
-        <v>173.913043</v>
+        <v>173.91</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1880</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>37</v>
       </c>
       <c r="D7" s="4">
         <v>0.24</v>
       </c>
       <c r="E7" s="4">
-        <v>154.166667</v>
+        <v>154.17</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1881</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>36</v>
       </c>
       <c r="D8" s="4">
         <v>0.24</v>
       </c>
       <c r="E8" s="4">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1882</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>33</v>
       </c>
       <c r="D9" s="4">
         <v>0.24</v>
       </c>
       <c r="E9" s="4">
         <v>137.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1883</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>34</v>
       </c>
       <c r="D10" s="4">
         <v>0.24</v>
       </c>
       <c r="E10" s="4">
-        <v>141.666667</v>
+        <v>141.67</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1884</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>34</v>
       </c>
       <c r="D11" s="4">
         <v>0.24</v>
       </c>
       <c r="E11" s="4">
-        <v>141.666667</v>
+        <v>141.67</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1885</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>35</v>
       </c>
       <c r="D12" s="4">
         <v>0.24</v>
       </c>
       <c r="E12" s="4">
-        <v>145.833333</v>
+        <v>145.83</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1886</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>35</v>
       </c>
       <c r="D13" s="4">
         <v>0.24</v>
       </c>
       <c r="E13" s="4">
-        <v>145.833333</v>
+        <v>145.83</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1887</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>35</v>
       </c>
       <c r="D14" s="4">
         <v>0.24</v>
       </c>
       <c r="E14" s="4">
-        <v>145.833333</v>
+        <v>145.83</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1888</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>30</v>
       </c>
       <c r="D15" s="4">
         <v>0.25</v>
       </c>
       <c r="E15" s="4">
         <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1889</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>35</v>
       </c>
       <c r="D16" s="4">
         <v>0.25</v>
       </c>
       <c r="E16" s="4">
         <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1890</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>35</v>
       </c>
       <c r="D17" s="4">
         <v>0.26</v>
       </c>
       <c r="E17" s="4">
-        <v>134.615385</v>
+        <v>134.62</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1891</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>31</v>
       </c>
       <c r="D18" s="4">
         <v>0.26</v>
       </c>
       <c r="E18" s="4">
-        <v>119.230769</v>
+        <v>119.23</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1892</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>35</v>
       </c>
       <c r="D19" s="4">
         <v>0.26</v>
       </c>
       <c r="E19" s="4">
-        <v>134.615385</v>
+        <v>134.62</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1893</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>36</v>
       </c>
       <c r="D20" s="4">
         <v>0.26</v>
       </c>
       <c r="E20" s="4">
-        <v>138.461538</v>
+        <v>138.46</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1894</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>33</v>
       </c>
       <c r="D21" s="4">
         <v>0.26</v>
       </c>
       <c r="E21" s="4">
-        <v>126.923077</v>
+        <v>126.92</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1895</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>28</v>
       </c>
       <c r="D22" s="4">
         <v>0.26</v>
       </c>
       <c r="E22" s="4">
-        <v>107.692308</v>
+        <v>107.69</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1896</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>23</v>
       </c>
       <c r="D23" s="4">
         <v>0.27</v>
       </c>
       <c r="E23" s="4">
-        <v>85.185185</v>
+        <v>85.19</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1897</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>26</v>
       </c>
       <c r="D24" s="4">
         <v>0.28</v>
       </c>
       <c r="E24" s="4">
-        <v>92.85714299999999</v>
+        <v>92.86</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1898</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>25</v>
       </c>
       <c r="D25" s="4">
         <v>0.28</v>
       </c>
       <c r="E25" s="4">
-        <v>89.285714</v>
+        <v>89.29000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1899</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>22</v>
       </c>
       <c r="D26" s="4">
         <v>0.28</v>
       </c>
       <c r="E26" s="4">
-        <v>78.57142899999999</v>
+        <v>78.56999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1900</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>23</v>
       </c>
       <c r="D27" s="4">
         <v>0.29</v>
       </c>
       <c r="E27" s="4">
-        <v>79.310345</v>
+        <v>79.31</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1901</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>23</v>
       </c>
       <c r="D28" s="4">
         <v>0.29</v>
       </c>
       <c r="E28" s="4">
-        <v>79.310345</v>
+        <v>79.31</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1902</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>23</v>
       </c>
       <c r="D29" s="4">
         <v>0.3</v>
       </c>
       <c r="E29" s="4">
-        <v>76.666667</v>
+        <v>76.67</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1903</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>21.09</v>
       </c>
       <c r="D30" s="4">
         <v>0.3</v>
       </c>
       <c r="E30" s="4">
         <v>70.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1904</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>22.4</v>
       </c>
       <c r="D31" s="4">
         <v>0.3</v>
       </c>
       <c r="E31" s="4">
-        <v>74.666667</v>
+        <v>74.67</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1905</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>23.5</v>
       </c>
       <c r="D32" s="4">
         <v>0.3</v>
       </c>
       <c r="E32" s="4">
-        <v>78.333333</v>
+        <v>78.33</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1906</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>24</v>
       </c>
       <c r="D33" s="4">
         <v>0.31</v>
       </c>
       <c r="E33" s="4">
-        <v>77.419355</v>
+        <v>77.42</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1907</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>25</v>
       </c>
       <c r="D34" s="4">
         <v>0.32</v>
       </c>
       <c r="E34" s="4">
-        <v>78.125</v>
+        <v>78.13</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>29</v>
       </c>
       <c r="D35" s="4">
         <v>0.32</v>
       </c>
       <c r="E35" s="4">
-        <v>90.625</v>
+        <v>90.63</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>28.2</v>
       </c>
       <c r="D36" s="4">
         <v>0.32</v>
       </c>
       <c r="E36" s="4">
-        <v>88.125</v>
+        <v>88.13</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1910</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>26</v>
       </c>
       <c r="D37" s="4">
         <v>0.33</v>
       </c>
       <c r="E37" s="4">
-        <v>78.787879</v>
+        <v>78.79000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>27.5</v>
       </c>
       <c r="D38" s="4">
         <v>0.33</v>
       </c>
       <c r="E38" s="4">
-        <v>83.333333</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>29</v>
       </c>
       <c r="D39" s="4">
         <v>0.34</v>
       </c>
       <c r="E39" s="4">
-        <v>85.294118</v>
+        <v>85.29000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>27.5</v>
       </c>
       <c r="D40" s="4">
         <v>0.34</v>
       </c>
       <c r="E40" s="4">
-        <v>80.88235299999999</v>
+        <v>80.88</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>28.75</v>
       </c>
       <c r="D41" s="4">
         <v>0.34</v>
       </c>
       <c r="E41" s="4">
-        <v>84.558824</v>
+        <v>84.56</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>33.8</v>
       </c>
       <c r="D42" s="4">
         <v>0.39</v>
       </c>
       <c r="E42" s="4">
-        <v>86.666667</v>
+        <v>86.67</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>46.5</v>
       </c>
       <c r="D43" s="4">
         <v>0.44</v>
       </c>
       <c r="E43" s="4">
-        <v>105.681818</v>
+        <v>105.68</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1917</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>170</v>
       </c>
       <c r="D44" s="4">
         <v>0.51</v>
       </c>
       <c r="E44" s="4">
-        <v>333.333333</v>
+        <v>333.33</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1918</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>170</v>
       </c>
       <c r="D45" s="4">
         <v>0.74</v>
       </c>
       <c r="E45" s="4">
-        <v>229.72973</v>
+        <v>229.73</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>246</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1920</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
@@ -1693,447 +1692,447 @@
         <v>1948</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>61.58</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1949</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="4">
         <v>10000</v>
       </c>
       <c r="D76" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>135.722041</v>
+        <v>135.72</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1950</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="4">
         <v>10000</v>
       </c>
       <c r="D77" s="4">
         <v>81.88</v>
       </c>
       <c r="E77" s="4">
-        <v>122.129946</v>
+        <v>122.13</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1951</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="4">
         <v>10800</v>
       </c>
       <c r="D78" s="4">
         <v>110.25</v>
       </c>
       <c r="E78" s="4">
-        <v>97.95918399999999</v>
+        <v>97.95999999999999</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1952</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="4">
         <v>12240</v>
       </c>
       <c r="D79" s="4">
         <v>132.5</v>
       </c>
       <c r="E79" s="4">
-        <v>92.377358</v>
+        <v>92.38</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1953</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="4">
         <v>11935</v>
       </c>
       <c r="D80" s="4">
         <v>135.25</v>
       </c>
       <c r="E80" s="4">
-        <v>88.243993</v>
+        <v>88.23999999999999</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1954</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="4">
         <v>11935</v>
       </c>
       <c r="D81" s="4">
         <v>144.75</v>
       </c>
       <c r="E81" s="4">
-        <v>82.452504</v>
+        <v>82.45</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1955</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4">
         <v>11132</v>
       </c>
       <c r="D82" s="4">
         <v>155.75</v>
       </c>
       <c r="E82" s="4">
-        <v>71.47351500000001</v>
+        <v>71.47</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1956</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="4">
         <v>10533</v>
       </c>
       <c r="D83" s="4">
         <v>170</v>
       </c>
       <c r="E83" s="4">
-        <v>61.958824</v>
+        <v>61.96</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1957</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="4">
         <v>9333</v>
       </c>
       <c r="D84" s="4">
         <v>180.5</v>
       </c>
       <c r="E84" s="4">
-        <v>51.706371</v>
+        <v>51.71</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1958</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4">
         <v>207.5</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="4">
         <v>221</v>
       </c>
       <c r="E86" s="4"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1960</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>113</v>
       </c>
       <c r="D87" s="4">
         <v>2.35</v>
       </c>
       <c r="E87" s="4">
-        <v>48.085106</v>
+        <v>48.09</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1961</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>120.4</v>
       </c>
       <c r="D88" s="4">
         <v>2.5</v>
       </c>
       <c r="E88" s="4">
         <v>48.16</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1962</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>116.22</v>
       </c>
       <c r="D89" s="4">
         <v>2.75</v>
       </c>
       <c r="E89" s="4">
-        <v>42.261818</v>
+        <v>42.26</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1963</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>113.33</v>
       </c>
       <c r="D90" s="4">
         <v>2.98</v>
       </c>
       <c r="E90" s="4">
-        <v>38.030201</v>
+        <v>38.03</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1964</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4">
         <v>3.17</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1965</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>108.67</v>
       </c>
       <c r="D92" s="4">
         <v>3.36</v>
       </c>
       <c r="E92" s="4">
-        <v>32.342262</v>
+        <v>32.34</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1966</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>110.67</v>
       </c>
       <c r="D93" s="4">
         <v>3.56</v>
       </c>
       <c r="E93" s="4">
-        <v>31.087079</v>
+        <v>31.09</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1967</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4">
         <v>114</v>
       </c>
       <c r="D94" s="4">
         <v>3.74</v>
       </c>
       <c r="E94" s="4">
-        <v>30.481283</v>
+        <v>30.48</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1968</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4">
         <v>121.38</v>
       </c>
       <c r="D95" s="4">
         <v>4.43</v>
       </c>
       <c r="E95" s="4">
-        <v>27.399549</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1969</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>122.58</v>
       </c>
       <c r="D96" s="4">
         <v>4.77</v>
       </c>
       <c r="E96" s="4">
-        <v>25.698113</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1970</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4">
         <v>123.63</v>
       </c>
       <c r="D97" s="4">
         <v>5.02</v>
       </c>
       <c r="E97" s="4">
-        <v>24.62749</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4">
         <v>133.98</v>
       </c>
       <c r="D98" s="4">
         <v>5.82</v>
       </c>
       <c r="E98" s="4">
-        <v>23.020619</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>1972</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4">
         <v>149.61</v>
       </c>
       <c r="D99" s="4">
         <v>6.53</v>
       </c>
       <c r="E99" s="4">
-        <v>22.911179</v>
+        <v>22.91</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>189.99</v>
       </c>
       <c r="D100" s="4">
         <v>7.74</v>
       </c>
       <c r="E100" s="4">
-        <v>24.546512</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1974</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1975</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>11.3</v>
@@ -2314,540 +2313,540 @@
         <v>1989</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="4"/>
       <c r="D116" s="4">
         <v>42.83</v>
       </c>
       <c r="E116" s="4"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>1990</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C117" s="4">
         <v>147.74</v>
       </c>
       <c r="D117" s="4">
         <v>44.66</v>
       </c>
       <c r="E117" s="4">
-        <v>3.308106</v>
+        <v>3.31</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>1991</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C118" s="4">
         <v>165.98</v>
       </c>
       <c r="D118" s="4">
         <v>46.84</v>
       </c>
       <c r="E118" s="4">
-        <v>3.543553</v>
+        <v>3.54</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>1992</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="4">
         <v>141.57</v>
       </c>
       <c r="D119" s="4">
         <v>48.69</v>
       </c>
       <c r="E119" s="4">
-        <v>2.907579</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>1993</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="4">
         <v>134.28</v>
       </c>
       <c r="D120" s="4">
         <v>49.94</v>
       </c>
       <c r="E120" s="4">
-        <v>2.688827</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>1994</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C121" s="4">
         <v>149.13</v>
       </c>
       <c r="D121" s="4">
         <v>51.03</v>
       </c>
       <c r="E121" s="4">
-        <v>2.922399</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>1995</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C122" s="4">
         <v>158.39</v>
       </c>
       <c r="D122" s="4">
         <v>58.03</v>
       </c>
       <c r="E122" s="4">
-        <v>2.72945</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>1996</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C123" s="4">
         <v>170.67</v>
       </c>
       <c r="D123" s="4">
         <v>60.11</v>
       </c>
       <c r="E123" s="4">
-        <v>2.839295</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>1997</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C124" s="4">
         <v>176.09</v>
       </c>
       <c r="D124" s="4">
         <v>61.87</v>
       </c>
       <c r="E124" s="4">
-        <v>2.846129</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>1998</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C125" s="4">
         <v>180.56</v>
       </c>
       <c r="D125" s="4">
         <v>63.71</v>
       </c>
       <c r="E125" s="4">
-        <v>2.834092</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>1999</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C126" s="4">
         <v>153.29</v>
       </c>
       <c r="D126" s="4">
         <v>64.75</v>
       </c>
       <c r="E126" s="4">
-        <v>2.367413</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2000</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C127" s="4">
         <v>145</v>
       </c>
       <c r="D127" s="4">
         <v>66.19</v>
       </c>
       <c r="E127" s="4">
-        <v>2.190663</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>2001</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C128" s="4">
         <v>126.58</v>
       </c>
       <c r="D128" s="4">
         <v>69.95</v>
       </c>
       <c r="E128" s="4">
-        <v>1.809578</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2002</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4">
         <v>20.37</v>
       </c>
       <c r="D129" s="4">
         <v>10.8</v>
       </c>
       <c r="E129" s="4">
-        <v>1.886111</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2003</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="4">
         <v>17.67</v>
       </c>
       <c r="D130" s="4">
         <v>11.22</v>
       </c>
       <c r="E130" s="4">
-        <v>1.574866</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2004</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="4">
         <v>19.79</v>
       </c>
       <c r="D131" s="4">
         <v>11.84</v>
       </c>
       <c r="E131" s="4">
-        <v>1.671453</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2005</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="4">
         <v>23.16</v>
       </c>
       <c r="D132" s="4">
         <v>12.51</v>
       </c>
       <c r="E132" s="4">
-        <v>1.851319</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4">
         <v>24.19</v>
       </c>
       <c r="D133" s="4">
         <v>13.04</v>
       </c>
       <c r="E133" s="4">
-        <v>1.855061</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2007</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="4">
         <v>24.29</v>
       </c>
       <c r="D134" s="4">
         <v>13.34</v>
       </c>
       <c r="E134" s="4">
-        <v>1.82084</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2008</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="4">
         <v>47.84</v>
       </c>
       <c r="D135" s="4">
         <v>13.77</v>
       </c>
       <c r="E135" s="4">
-        <v>3.474219</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="4">
         <v>42.41</v>
       </c>
       <c r="D136" s="4">
         <v>14.02</v>
       </c>
       <c r="E136" s="4">
-        <v>3.024964</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>2010</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="4">
         <v>39.31</v>
       </c>
       <c r="D137" s="4">
         <v>14.18</v>
       </c>
       <c r="E137" s="4">
-        <v>2.772214</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>2011</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="4">
         <v>39.68</v>
       </c>
       <c r="D138" s="4">
         <v>14.43</v>
       </c>
       <c r="E138" s="4">
-        <v>2.749827</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4">
         <v>45.16</v>
       </c>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4">
-        <v>3.030872</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>39.08</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>2.593232</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>32.15</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>2.110965</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>34.27</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>2.228218</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>33.26</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>2.149968</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4"/>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>32.9</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>2.080961</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>36.51</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>2.274766</v>
+        <v>2.27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">