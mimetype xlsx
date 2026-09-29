--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Lentilles en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Prix du kg ; de 1918 à 1948 :  prix du quintal, payé au producteur, d'après les statistiques agricoles annuelles du ministère de l'agriculture. Depuis 1949, prix moyen annuel du kg (INSEE) ; 1949 : Algérie; 1954 : 6mm ; 1962 : lentilles de Beauce, vertes. 2014 : sur Agidra, lentilles vertes en sacs de 25 kg
 Le prix réel du kilo dépassait 2 salaires horaires en 1918 ; il a baissé avec quelques irrégularités, jusqu'à 0,25 salaire horaire en 1972. Il est aujourd'hui de moins d'un dixième de salaire horaire.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Produits alimentaires</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
+    <t>Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -551,799 +550,799 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1918</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>3.01</v>
       </c>
       <c r="D2" s="4">
         <v>0.74</v>
       </c>
       <c r="E2" s="4">
-        <v>4.067568</v>
+        <v>4.07</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1919</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>2.66</v>
       </c>
       <c r="D3" s="4">
         <v>1</v>
       </c>
       <c r="E3" s="4">
         <v>2.66</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1920</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1.66</v>
       </c>
       <c r="D4" s="4">
         <v>1.81</v>
       </c>
       <c r="E4" s="4">
-        <v>0.917127</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1921</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.91</v>
       </c>
       <c r="D5" s="4">
         <v>1.67</v>
       </c>
       <c r="E5" s="4">
-        <v>1.143713</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1922</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>2.15</v>
       </c>
       <c r="D6" s="4">
         <v>1.69</v>
       </c>
       <c r="E6" s="4">
-        <v>1.272189</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1923</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>2.74</v>
       </c>
       <c r="D7" s="4">
         <v>1.77</v>
       </c>
       <c r="E7" s="4">
-        <v>1.548023</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1924</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>2.31</v>
       </c>
       <c r="D8" s="4">
         <v>1.94</v>
       </c>
       <c r="E8" s="4">
-        <v>1.190722</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1925</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>2.57</v>
       </c>
       <c r="D9" s="4">
         <v>2.12</v>
       </c>
       <c r="E9" s="4">
-        <v>1.212264</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1926</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>2.97</v>
       </c>
       <c r="D10" s="4">
         <v>2.47</v>
       </c>
       <c r="E10" s="4">
-        <v>1.202429</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1927</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>3.19</v>
       </c>
       <c r="D11" s="4">
         <v>2.58</v>
       </c>
       <c r="E11" s="4">
-        <v>1.236434</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1928</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>5.17</v>
       </c>
       <c r="D12" s="4">
         <v>2.72</v>
       </c>
       <c r="E12" s="4">
-        <v>1.900735</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1929</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>4.74</v>
       </c>
       <c r="D13" s="4">
         <v>3.02</v>
       </c>
       <c r="E13" s="4">
-        <v>1.569536</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1930</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>3.93</v>
       </c>
       <c r="D14" s="4">
         <v>3.33</v>
       </c>
       <c r="E14" s="4">
-        <v>1.18018</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1931</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>3.35</v>
       </c>
       <c r="D15" s="4">
         <v>3.3</v>
       </c>
       <c r="E15" s="4">
-        <v>1.015152</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1932</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>3.05</v>
       </c>
       <c r="D16" s="4">
         <v>3.19</v>
       </c>
       <c r="E16" s="4">
-        <v>0.956113</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1933</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>2.28</v>
       </c>
       <c r="D17" s="4">
         <v>3.06</v>
       </c>
       <c r="E17" s="4">
-        <v>0.745098</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1934</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>2.43</v>
       </c>
       <c r="D18" s="4">
         <v>3.1</v>
       </c>
       <c r="E18" s="4">
-        <v>0.783871</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1935</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>3.71</v>
       </c>
       <c r="D19" s="4">
         <v>3.15</v>
       </c>
       <c r="E19" s="4">
-        <v>1.177778</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1936</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>3.36</v>
       </c>
       <c r="D20" s="4">
         <v>3.97</v>
       </c>
       <c r="E20" s="4">
-        <v>0.846348</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1937</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>2.78</v>
       </c>
       <c r="D21" s="4">
         <v>5.32</v>
       </c>
       <c r="E21" s="4">
-        <v>0.522556</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1938</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>3.14</v>
       </c>
       <c r="D22" s="4">
         <v>5.9</v>
       </c>
       <c r="E22" s="4">
-        <v>0.532203</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1939</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>5.05</v>
       </c>
       <c r="D23" s="4">
         <v>5.95</v>
       </c>
       <c r="E23" s="4">
-        <v>0.848739</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1940</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>7.2</v>
       </c>
       <c r="D24" s="4">
         <v>6.1</v>
       </c>
       <c r="E24" s="4">
-        <v>1.180328</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1941</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>8.19</v>
       </c>
       <c r="D25" s="4">
         <v>7.33</v>
       </c>
       <c r="E25" s="4">
-        <v>1.117326</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1942</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>9.33</v>
       </c>
       <c r="D26" s="4">
         <v>7.96</v>
       </c>
       <c r="E26" s="4">
-        <v>1.172111</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1943</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>13.07</v>
       </c>
       <c r="D27" s="4">
         <v>8.82</v>
       </c>
       <c r="E27" s="4">
-        <v>1.481859</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1944</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>14.75</v>
       </c>
       <c r="D28" s="4">
         <v>11.69</v>
       </c>
       <c r="E28" s="4">
-        <v>1.261762</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1945</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>24.1</v>
       </c>
       <c r="D29" s="4">
         <v>21.49</v>
       </c>
       <c r="E29" s="4">
-        <v>1.121452</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1946</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>50.07</v>
       </c>
       <c r="D30" s="4">
         <v>29.45</v>
       </c>
       <c r="E30" s="4">
-        <v>1.70017</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1947</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>100.32</v>
       </c>
       <c r="D31" s="4">
         <v>39.33</v>
       </c>
       <c r="E31" s="4">
-        <v>2.550725</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1948</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>68.37</v>
       </c>
       <c r="D32" s="4">
         <v>61.58</v>
       </c>
       <c r="E32" s="4">
-        <v>1.110263</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1949</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>82</v>
       </c>
       <c r="D33" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E33" s="4">
-        <v>1.112921</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1950</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>86</v>
       </c>
       <c r="D34" s="4">
         <v>81.88</v>
       </c>
       <c r="E34" s="4">
-        <v>1.050318</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1951</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>89</v>
       </c>
       <c r="D35" s="4">
         <v>110.25</v>
       </c>
       <c r="E35" s="4">
-        <v>0.807256</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1952</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>87</v>
       </c>
       <c r="D36" s="4">
         <v>132.5</v>
       </c>
       <c r="E36" s="4">
-        <v>0.656604</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1953</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>97</v>
       </c>
       <c r="D37" s="4">
         <v>135.25</v>
       </c>
       <c r="E37" s="4">
-        <v>0.71719</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1954</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>86</v>
       </c>
       <c r="D38" s="4">
         <v>144.75</v>
       </c>
       <c r="E38" s="4">
-        <v>0.594128</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1955</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>59.4</v>
       </c>
       <c r="D39" s="4">
         <v>155.75</v>
       </c>
       <c r="E39" s="4">
-        <v>0.38138</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1956</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>76</v>
       </c>
       <c r="D40" s="4">
         <v>170</v>
       </c>
       <c r="E40" s="4">
-        <v>0.447059</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1957</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>104</v>
       </c>
       <c r="D41" s="4">
         <v>180.5</v>
       </c>
       <c r="E41" s="4">
-        <v>0.5761770000000001</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1958</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>179.1</v>
       </c>
       <c r="D42" s="4">
         <v>207.5</v>
       </c>
       <c r="E42" s="4">
-        <v>0.863133</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1959</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>203.85</v>
       </c>
       <c r="D43" s="4">
         <v>221</v>
       </c>
       <c r="E43" s="4">
-        <v>0.9223980000000001</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1960</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>1.41</v>
       </c>
       <c r="D44" s="4">
         <v>2.35</v>
       </c>
       <c r="E44" s="4">
         <v>0.6</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1961</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>1.14</v>
       </c>
       <c r="D45" s="4">
         <v>2.5</v>
       </c>
       <c r="E45" s="4">
-        <v>0.456</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1962</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>1.3</v>
       </c>
       <c r="D46" s="4">
         <v>2.75</v>
       </c>
       <c r="E46" s="4">
-        <v>0.472727</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1963</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>2.98</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1964</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>3.17</v>
@@ -1355,170 +1354,170 @@
         <v>1965</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>3.36</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1966</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>1.26</v>
       </c>
       <c r="D50" s="4">
         <v>3.56</v>
       </c>
       <c r="E50" s="4">
-        <v>0.353933</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1967</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>1</v>
       </c>
       <c r="D51" s="4">
         <v>3.74</v>
       </c>
       <c r="E51" s="4">
-        <v>0.26738</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1968</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>1.14</v>
       </c>
       <c r="D52" s="4">
         <v>4.43</v>
       </c>
       <c r="E52" s="4">
-        <v>0.257336</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1969</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>1.99</v>
       </c>
       <c r="D53" s="4">
         <v>4.77</v>
       </c>
       <c r="E53" s="4">
-        <v>0.417191</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1970</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>1.82</v>
       </c>
       <c r="D54" s="4">
         <v>5.02</v>
       </c>
       <c r="E54" s="4">
-        <v>0.36255</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1971</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>1.58</v>
       </c>
       <c r="D55" s="4">
         <v>5.82</v>
       </c>
       <c r="E55" s="4">
-        <v>0.271478</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1972</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>1.42</v>
       </c>
       <c r="D56" s="4">
         <v>6.53</v>
       </c>
       <c r="E56" s="4">
-        <v>0.217458</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1973</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>2.06</v>
       </c>
       <c r="D57" s="4">
         <v>7.74</v>
       </c>
       <c r="E57" s="4">
-        <v>0.26615</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1974</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1975</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>11.3</v>
@@ -2011,153 +2010,153 @@
         <v>2013</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>15.07</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2014</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>1.22</v>
       </c>
       <c r="D98" s="4">
         <v>15.23</v>
       </c>
       <c r="E98" s="4">
-        <v>0.080105</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2015</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>1.21</v>
       </c>
       <c r="D99" s="4">
         <v>15.38</v>
       </c>
       <c r="E99" s="4">
-        <v>0.07867399999999999</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2016</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>1.04</v>
       </c>
       <c r="D100" s="4">
         <v>15.47</v>
       </c>
       <c r="E100" s="4">
-        <v>0.067227</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2017</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>1.04</v>
       </c>
       <c r="D101" s="4">
         <v>15.62</v>
       </c>
       <c r="E101" s="4">
-        <v>0.066581</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2018</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>1.04</v>
       </c>
       <c r="D102" s="4">
         <v>15.81</v>
       </c>
       <c r="E102" s="4">
-        <v>0.06578100000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2019</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>1.04</v>
       </c>
       <c r="D103" s="4">
         <v>16.05</v>
       </c>
       <c r="E103" s="4">
-        <v>0.06479799999999999</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2020</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>1.04</v>
       </c>
       <c r="D104" s="4">
         <v>16.24</v>
       </c>
       <c r="E104" s="4">
-        <v>0.064039</v>
+        <v>0.06</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">