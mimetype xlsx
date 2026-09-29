--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -38,51 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Electricité haute tension</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE :  100Kw 1800h 1re tranche, le kWh ; 1963 : Heure de pointe.
 Sur la période où l'INSEE a publié ces prix (1949-1963), le prix de gros du kWh a été divisé par plus de deux.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Energie</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix réels ont fortement baissé à long terme sous l'influence du progrès technique.La rareté et des décisions monopolistiques expliquent de fortes variations de détail à court terme.
+    <t>Les prix réels ont fortement bissé à long terme sous l'influence du progrès technique.La rareté et des décisions monopolistiques expliquent de fortes variations de détail à court terme.
 L'influence du prix du pétrole sur l'économie mondiale justifie la place à part que nous lui donnons!</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
@@ -548,281 +548,281 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>6.03</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>0.08184</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>6</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>0.073278</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>6.78</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>0.061497</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>8.300000000000001</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>0.062642</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>8.300000000000001</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>0.061368</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>8.300000000000001</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>0.05734</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>8.26</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>0.053034</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>8.220000000000001</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>0.048353</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>8.26</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>0.045762</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>0.1</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>0.042553</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>0.1</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
         <v>0.04</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>0.1</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>0.036364</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>0.1</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>0.033557</v>
+        <v>0.03</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">