--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -27,64 +27,63 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Bière bock blonde en gros (100l)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE :  depuis 1949 : hl, 3°3 ; 1962 : pasteurisée; 1972 : bouchage couronne. Solostoks, 2013 :bière belge, fûts de 5l, 70 unités minimum; 2016 : tonnelets de 5l de lage Heineken (1950 unités minimum). 2017: sur www.saveur-biere.com, prix de 20 fûts de 5l Heineken (mais ce n'est pas un vrai prix de gros), HT; 2019, dans un pack de 5+1 fûts de 6 l de leffe blonde (avec consigne);2020 TTC, sans livraison.
 Les prix récents sont beaucoup plus élevés que les précédents, mais la source n'est pas la même.
-Si l'on admet que les prix depuis 2013 correspondent à un autre produit, de 1949 à 1978, le prix réel du premier produit a été divisé par deux.</t>
+Si l'on admet que les prix depuis 2013 correspondent à un autre produit, de 1949 à 1978, le prix réel a été divisé par deux.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Produits alimentaires</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
+    <t>Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,532 +551,532 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1216</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>16.5038</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1476</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>18.02638</v>
+        <v>18.03</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1741</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>15.791383</v>
+        <v>15.79</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>2100</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>15.849057</v>
+        <v>15.85</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>2100</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>15.526802</v>
+        <v>15.53</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>2100</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>14.507772</v>
+        <v>14.51</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>2100</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>13.483146</v>
+        <v>13.48</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>2100</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>12.352941</v>
+        <v>12.35</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>2135</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>11.828255</v>
+        <v>11.83</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>25.7</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>10.93617</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>26.95</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
         <v>10.78</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>27.07</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>9.843636</v>
+        <v>9.84</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>29.98</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>10.060403</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>40</v>
       </c>
       <c r="D18" s="4">
         <v>3.36</v>
       </c>
       <c r="E18" s="4">
-        <v>11.904762</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1966</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>41</v>
       </c>
       <c r="D19" s="4">
         <v>3.56</v>
       </c>
       <c r="E19" s="4">
-        <v>11.516854</v>
+        <v>11.52</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1967</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>42</v>
       </c>
       <c r="D20" s="4">
         <v>3.74</v>
       </c>
       <c r="E20" s="4">
-        <v>11.229947</v>
+        <v>11.23</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1968</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>49.67</v>
       </c>
       <c r="D21" s="4">
         <v>4.43</v>
       </c>
       <c r="E21" s="4">
-        <v>11.21219</v>
+        <v>11.21</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1969</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>53.55</v>
       </c>
       <c r="D22" s="4">
         <v>4.77</v>
       </c>
       <c r="E22" s="4">
-        <v>11.226415</v>
+        <v>11.23</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1970</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>54.46</v>
       </c>
       <c r="D23" s="4">
         <v>5.02</v>
       </c>
       <c r="E23" s="4">
-        <v>10.848606</v>
+        <v>10.85</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1971</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>59.87</v>
       </c>
       <c r="D24" s="4">
         <v>5.82</v>
       </c>
       <c r="E24" s="4">
-        <v>10.286942</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1972</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>63.85</v>
       </c>
       <c r="D25" s="4">
         <v>6.53</v>
       </c>
       <c r="E25" s="4">
-        <v>9.777948</v>
+        <v>9.779999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1973</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>66.13</v>
       </c>
       <c r="D26" s="4">
         <v>7.74</v>
       </c>
       <c r="E26" s="4">
-        <v>8.543927999999999</v>
+        <v>8.539999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1974</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>73.84999999999999</v>
       </c>
       <c r="D27" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E27" s="4">
-        <v>7.814815</v>
+        <v>7.81</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1975</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>88.73</v>
       </c>
       <c r="D28" s="4">
         <v>11.3</v>
       </c>
       <c r="E28" s="4">
-        <v>7.852212</v>
+        <v>7.85</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1976</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>94.48</v>
       </c>
       <c r="D29" s="4">
         <v>12.8</v>
       </c>
       <c r="E29" s="4">
-        <v>7.38125</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1977</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>100.14</v>
       </c>
       <c r="D30" s="4">
         <v>14.32</v>
       </c>
       <c r="E30" s="4">
-        <v>6.993017</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1978</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>111.72</v>
       </c>
       <c r="D31" s="4">
         <v>14.85</v>
       </c>
       <c r="E31" s="4">
-        <v>7.523232</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
         <v>16.72</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1980</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>21.22</v>
@@ -1492,170 +1491,170 @@
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>379</v>
       </c>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4">
-        <v>25.149303</v>
+        <v>25.15</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>379</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>24.885095</v>
+        <v>24.89</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>379</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>24.642393</v>
+        <v>24.64</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>409.34</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>26.460246</v>
+        <v>26.46</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>448</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>28.681178</v>
+        <v>28.68</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>330</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>20.872865</v>
+        <v>20.87</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>425.16</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>26.48972</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4">
         <v>429.16</v>
       </c>
       <c r="D73" s="4">
         <v>16.24</v>
       </c>
       <c r="E73" s="4">
-        <v>26.426108</v>
+        <v>26.43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">