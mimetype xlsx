--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Laine en gros 1kg</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>SGF et INSEE: laine au kg ; en 1790 elle valait 1,8 livre, soit 17 salaires horaires ; de 1820 à 1857, le prix réel oscille entre 7,5 et 13 salaires horaires, selon les années ;  de1900 à 1958 : laine peignée ; 1949 à 1959 : laine peignée nég. Cours 100/105. Depuis 1990,  Cours des matières premières importées, Laine d'Australie, Eastern Market Indicator, en "US dollars par kilogramme", convertis en Francs et euros (l'indication de la série semble fausse ; il semblerait qu'il s'agisse de dollars par 10 kg !).
 Le prix n'a pas de direction fixe et oscille, selon les cours et  les conditions climatiques. Cependant, une baisse importante est visible sur la longue période : de 17 salaires horaires au 19e siècle à moins de un aujourd'hui et elle ne peut être due qu'à l'évolution des techniques de production.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Métaux et matières premières</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Il s'agit de cours de matières premières, souvent importées.
+    <t>Il s'agit de cours de matières premières, souvent importées.
 Le coût de l'extraction joue un rôle important dans la détermination du prix et là le progrès technique engendre souvent des baisses considérables des prix réels à long terme ; mais les cours fluctuent fortement à cours terme à cause de l'offre et de la demande.
 Nous avons suivi l'INSEE qui, pour la période récente, donne les cours boursiers à New-York ou Liverpool, alors qu'anciennement c'était dans un port français : il y a certainement une petite partie du prix réel qui est diminuée de ce fait.
 Nous avons calculé la moyenne annuelle des cours des matières premières et utilisé la moyenne annuelle du taux de change du dollar ou de la monnaie indiquée : les fluctuations annuelles sont dues autant à des variations du cours de la matière première (dues souvent à des causes politiques ou économiques) qu'aux variations du cours du dollar ou des autres monnaies, par rapport au franc ou à l'euro.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
@@ -554,289 +553,289 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1900</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5.14</v>
       </c>
       <c r="D2" s="4">
         <v>0.29</v>
       </c>
       <c r="E2" s="4">
-        <v>17.724138</v>
+        <v>17.72</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1901</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>4.11</v>
       </c>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4">
-        <v>14.172414</v>
+        <v>14.17</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1902</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>6.65</v>
       </c>
       <c r="D4" s="4">
         <v>0.3</v>
       </c>
       <c r="E4" s="4">
-        <v>22.166667</v>
+        <v>22.17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1903</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>5.6</v>
       </c>
       <c r="D5" s="4">
         <v>0.3</v>
       </c>
       <c r="E5" s="4">
-        <v>18.666667</v>
+        <v>18.67</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1904</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>5.18</v>
       </c>
       <c r="D6" s="4">
         <v>0.3</v>
       </c>
       <c r="E6" s="4">
-        <v>17.266667</v>
+        <v>17.27</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1905</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>5.54</v>
       </c>
       <c r="D7" s="4">
         <v>0.3</v>
       </c>
       <c r="E7" s="4">
-        <v>18.466667</v>
+        <v>18.47</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1906</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>5.63</v>
       </c>
       <c r="D8" s="4">
         <v>0.31</v>
       </c>
       <c r="E8" s="4">
-        <v>18.16129</v>
+        <v>18.16</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1907</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>5.64</v>
       </c>
       <c r="D9" s="4">
         <v>0.32</v>
       </c>
       <c r="E9" s="4">
-        <v>17.625</v>
+        <v>17.63</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1908</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>4.75</v>
       </c>
       <c r="D10" s="4">
         <v>0.32</v>
       </c>
       <c r="E10" s="4">
-        <v>14.84375</v>
+        <v>14.84</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1909</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>5.71</v>
       </c>
       <c r="D11" s="4">
         <v>0.32</v>
       </c>
       <c r="E11" s="4">
-        <v>17.84375</v>
+        <v>17.84</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1910</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>5.83</v>
       </c>
       <c r="D12" s="4">
         <v>0.33</v>
       </c>
       <c r="E12" s="4">
-        <v>17.666667</v>
+        <v>17.67</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1911</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>5.55</v>
       </c>
       <c r="D13" s="4">
         <v>0.33</v>
       </c>
       <c r="E13" s="4">
-        <v>16.818182</v>
+        <v>16.82</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1912</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>5.68</v>
       </c>
       <c r="D14" s="4">
         <v>0.34</v>
       </c>
       <c r="E14" s="4">
-        <v>16.705882</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1913</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>6.29</v>
       </c>
       <c r="D15" s="4">
         <v>0.34</v>
       </c>
       <c r="E15" s="4">
         <v>18.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1914</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>6.38</v>
       </c>
       <c r="D16" s="4">
         <v>0.34</v>
       </c>
       <c r="E16" s="4">
-        <v>18.764706</v>
+        <v>18.76</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1915</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>0.39</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1916</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>0.44</v>
@@ -878,714 +877,714 @@
       </c>
       <c r="C21" s="4">
         <v>32.8</v>
       </c>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4">
         <v>32.8</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1920</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>54.5</v>
       </c>
       <c r="D22" s="4">
         <v>1.81</v>
       </c>
       <c r="E22" s="4">
-        <v>30.110497</v>
+        <v>30.11</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1921</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>19.8</v>
       </c>
       <c r="D23" s="4">
         <v>1.67</v>
       </c>
       <c r="E23" s="4">
-        <v>11.856287</v>
+        <v>11.86</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1922</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>26.8</v>
       </c>
       <c r="D24" s="4">
         <v>1.69</v>
       </c>
       <c r="E24" s="4">
-        <v>15.857988</v>
+        <v>15.86</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1923</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>37</v>
       </c>
       <c r="D25" s="4">
         <v>1.77</v>
       </c>
       <c r="E25" s="4">
-        <v>20.903955</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1924</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>56</v>
       </c>
       <c r="D26" s="4">
         <v>1.94</v>
       </c>
       <c r="E26" s="4">
-        <v>28.865979</v>
+        <v>28.87</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>52.5</v>
       </c>
       <c r="D27" s="4">
         <v>2.12</v>
       </c>
       <c r="E27" s="4">
-        <v>24.764151</v>
+        <v>24.76</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1926</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>61.3</v>
       </c>
       <c r="D28" s="4">
         <v>2.47</v>
       </c>
       <c r="E28" s="4">
-        <v>24.817814</v>
+        <v>24.82</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1927</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>56.33</v>
       </c>
       <c r="D29" s="4">
         <v>2.58</v>
       </c>
       <c r="E29" s="4">
-        <v>21.833333</v>
+        <v>21.83</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1928</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>57.3</v>
       </c>
       <c r="D30" s="4">
         <v>2.72</v>
       </c>
       <c r="E30" s="4">
-        <v>21.066176</v>
+        <v>21.07</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1929</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>45.4</v>
       </c>
       <c r="D31" s="4">
         <v>3.02</v>
       </c>
       <c r="E31" s="4">
-        <v>15.033113</v>
+        <v>15.03</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1930</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>28.9</v>
       </c>
       <c r="D32" s="4">
         <v>3.33</v>
       </c>
       <c r="E32" s="4">
-        <v>8.678679000000001</v>
+        <v>8.68</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1931</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>22</v>
       </c>
       <c r="D33" s="4">
         <v>3.3</v>
       </c>
       <c r="E33" s="4">
-        <v>6.666667</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1932</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>18</v>
       </c>
       <c r="D34" s="4">
         <v>3.19</v>
       </c>
       <c r="E34" s="4">
-        <v>5.642633</v>
+        <v>5.64</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1933</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>21.1</v>
       </c>
       <c r="D35" s="4">
         <v>3.06</v>
       </c>
       <c r="E35" s="4">
-        <v>6.895425</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>20.3</v>
       </c>
       <c r="D36" s="4">
         <v>3.1</v>
       </c>
       <c r="E36" s="4">
-        <v>6.548387</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1935</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>18.4</v>
       </c>
       <c r="D37" s="4">
         <v>3.15</v>
       </c>
       <c r="E37" s="4">
-        <v>5.84127</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1936</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>23.2</v>
       </c>
       <c r="D38" s="4">
         <v>3.97</v>
       </c>
       <c r="E38" s="4">
-        <v>5.843829</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1937</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>36.1</v>
       </c>
       <c r="D39" s="4">
         <v>5.32</v>
       </c>
       <c r="E39" s="4">
-        <v>6.785714</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1938</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>36.7</v>
       </c>
       <c r="D40" s="4">
         <v>5.9</v>
       </c>
       <c r="E40" s="4">
-        <v>6.220339</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1939</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>34.7</v>
       </c>
       <c r="D41" s="4">
         <v>5.95</v>
       </c>
       <c r="E41" s="4">
-        <v>5.831933</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>64.59999999999999</v>
       </c>
       <c r="D42" s="4">
         <v>6.1</v>
       </c>
       <c r="E42" s="4">
-        <v>10.590164</v>
+        <v>10.59</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>73.7</v>
       </c>
       <c r="D43" s="4">
         <v>7.33</v>
       </c>
       <c r="E43" s="4">
-        <v>10.05457</v>
+        <v>10.05</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1942</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>78</v>
       </c>
       <c r="D44" s="4">
         <v>7.96</v>
       </c>
       <c r="E44" s="4">
-        <v>9.798995</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1943</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>81.7</v>
       </c>
       <c r="D45" s="4">
         <v>8.82</v>
       </c>
       <c r="E45" s="4">
-        <v>9.263038999999999</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1944</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>81.7</v>
       </c>
       <c r="D46" s="4">
         <v>11.69</v>
       </c>
       <c r="E46" s="4">
-        <v>6.988879</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1945</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>103.2</v>
       </c>
       <c r="D47" s="4">
         <v>21.49</v>
       </c>
       <c r="E47" s="4">
-        <v>4.802234</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1946</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>199</v>
       </c>
       <c r="D48" s="4">
         <v>29.45</v>
       </c>
       <c r="E48" s="4">
-        <v>6.757216</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1947</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>272</v>
       </c>
       <c r="D49" s="4">
         <v>39.33</v>
       </c>
       <c r="E49" s="4">
-        <v>6.91584</v>
+        <v>6.92</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1948</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>760</v>
       </c>
       <c r="D50" s="4">
         <v>61.58</v>
       </c>
       <c r="E50" s="4">
-        <v>12.341669</v>
+        <v>12.34</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1949</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>1047</v>
       </c>
       <c r="D51" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E51" s="4">
-        <v>14.210098</v>
+        <v>14.21</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1950</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>1787</v>
       </c>
       <c r="D52" s="4">
         <v>81.88</v>
       </c>
       <c r="E52" s="4">
-        <v>21.824621</v>
+        <v>21.82</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1951</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>2535</v>
       </c>
       <c r="D53" s="4">
         <v>110.25</v>
       </c>
       <c r="E53" s="4">
-        <v>22.993197</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1952</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>1595</v>
       </c>
       <c r="D54" s="4">
         <v>132.5</v>
       </c>
       <c r="E54" s="4">
-        <v>12.037736</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1953</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>1887</v>
       </c>
       <c r="D55" s="4">
         <v>135.25</v>
       </c>
       <c r="E55" s="4">
-        <v>13.951941</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1954</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>1752</v>
       </c>
       <c r="D56" s="4">
         <v>144.75</v>
       </c>
       <c r="E56" s="4">
-        <v>12.103627</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1955</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>1535</v>
       </c>
       <c r="D57" s="4">
         <v>155.75</v>
       </c>
       <c r="E57" s="4">
-        <v>9.855537999999999</v>
+        <v>9.859999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1956</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>1891</v>
       </c>
       <c r="D58" s="4">
         <v>170</v>
       </c>
       <c r="E58" s="4">
-        <v>11.123529</v>
+        <v>11.12</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1957</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>2023</v>
       </c>
       <c r="D59" s="4">
         <v>180.5</v>
       </c>
       <c r="E59" s="4">
-        <v>11.207756</v>
+        <v>11.21</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1958</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>1733</v>
       </c>
       <c r="D60" s="4">
         <v>207.5</v>
       </c>
       <c r="E60" s="4">
-        <v>8.351807000000001</v>
+        <v>8.35</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>1865</v>
       </c>
       <c r="D61" s="4">
         <v>221</v>
       </c>
       <c r="E61" s="4">
-        <v>8.438914</v>
+        <v>8.44</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1960</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>2.35</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1961</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>2.5</v>
@@ -1948,544 +1947,544 @@
         <v>1989</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4">
         <v>42.83</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1990</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>32.25</v>
       </c>
       <c r="D92" s="4">
         <v>44.66</v>
       </c>
       <c r="E92" s="4">
-        <v>0.722123</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1991</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>44.18</v>
       </c>
       <c r="D93" s="4">
         <v>46.84</v>
       </c>
       <c r="E93" s="4">
-        <v>0.943211</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1992</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4">
         <v>40.37</v>
       </c>
       <c r="D94" s="4">
         <v>48.69</v>
       </c>
       <c r="E94" s="4">
-        <v>0.8291230000000001</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1993</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4">
         <v>63.49</v>
       </c>
       <c r="D95" s="4">
         <v>49.94</v>
       </c>
       <c r="E95" s="4">
-        <v>1.271326</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1994</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>45.24</v>
       </c>
       <c r="D96" s="4">
         <v>51.03</v>
       </c>
       <c r="E96" s="4">
-        <v>0.886537</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1995</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4">
         <v>27.4</v>
       </c>
       <c r="D97" s="4">
         <v>58.03</v>
       </c>
       <c r="E97" s="4">
-        <v>0.47217</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1996</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4">
         <v>23.9</v>
       </c>
       <c r="D98" s="4">
         <v>60.11</v>
       </c>
       <c r="E98" s="4">
-        <v>0.397604</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>1997</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4">
         <v>30.95</v>
       </c>
       <c r="D99" s="4">
         <v>61.87</v>
       </c>
       <c r="E99" s="4">
-        <v>0.500242</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1998</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>22.32</v>
       </c>
       <c r="D100" s="4">
         <v>63.71</v>
       </c>
       <c r="E100" s="4">
-        <v>0.350337</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1999</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4">
         <v>21.65</v>
       </c>
       <c r="D101" s="4">
         <v>64.75</v>
       </c>
       <c r="E101" s="4">
-        <v>0.334363</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2000</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4">
         <v>28.89</v>
       </c>
       <c r="D102" s="4">
         <v>66.19</v>
       </c>
       <c r="E102" s="4">
-        <v>0.436471</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2001</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C103" s="4">
         <v>29.62</v>
       </c>
       <c r="D103" s="4">
         <v>69.95</v>
       </c>
       <c r="E103" s="4">
-        <v>0.423445</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2002</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>5.67</v>
       </c>
       <c r="D104" s="4">
         <v>10.8</v>
       </c>
       <c r="E104" s="4">
-        <v>0.525</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2003</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>5.46</v>
       </c>
       <c r="D105" s="4">
         <v>11.22</v>
       </c>
       <c r="E105" s="4">
-        <v>0.486631</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2004</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>4.61</v>
       </c>
       <c r="D106" s="4">
         <v>11.84</v>
       </c>
       <c r="E106" s="4">
-        <v>0.389358</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2005</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>4.32</v>
       </c>
       <c r="D107" s="4">
         <v>12.51</v>
       </c>
       <c r="E107" s="4">
-        <v>0.345324</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2006</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>4.48</v>
       </c>
       <c r="D108" s="4">
         <v>13.04</v>
       </c>
       <c r="E108" s="4">
-        <v>0.343558</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2007</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>5.8</v>
       </c>
       <c r="D109" s="4">
         <v>13.34</v>
       </c>
       <c r="E109" s="4">
-        <v>0.434783</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2008</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>5.2</v>
       </c>
       <c r="D110" s="4">
         <v>13.77</v>
       </c>
       <c r="E110" s="4">
-        <v>0.377633</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2009</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>4.66</v>
       </c>
       <c r="D111" s="4">
         <v>14.02</v>
       </c>
       <c r="E111" s="4">
-        <v>0.332382</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2010</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>6.39</v>
       </c>
       <c r="D112" s="4">
         <v>14.18</v>
       </c>
       <c r="E112" s="4">
-        <v>0.450635</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2011</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>9.51</v>
       </c>
       <c r="D113" s="4">
         <v>14.43</v>
       </c>
       <c r="E113" s="4">
-        <v>0.659044</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2012</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>8.76</v>
       </c>
       <c r="D114" s="4">
         <v>14.9</v>
       </c>
       <c r="E114" s="4">
-        <v>0.587919</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2013</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>7.83</v>
       </c>
       <c r="D115" s="4">
         <v>15.07</v>
       </c>
       <c r="E115" s="4">
-        <v>0.519575</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2014</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>7.11</v>
       </c>
       <c r="D116" s="4">
         <v>15.23</v>
       </c>
       <c r="E116" s="4">
-        <v>0.466842</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2015</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="4">
         <v>7.38</v>
       </c>
       <c r="D117" s="4">
         <v>15.38</v>
       </c>
       <c r="E117" s="4">
-        <v>0.479844</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2016</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="4">
         <v>8.69</v>
       </c>
       <c r="D118" s="4">
         <v>15.47</v>
       </c>
       <c r="E118" s="4">
-        <v>0.561732</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>2017</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="4">
         <v>9.109999999999999</v>
       </c>
       <c r="D119" s="4">
         <v>15.62</v>
       </c>
       <c r="E119" s="4">
-        <v>0.5832270000000001</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2018</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="4">
         <v>11.29</v>
       </c>
       <c r="D120" s="4">
         <v>15.81</v>
       </c>
       <c r="E120" s="4">
-        <v>0.714105</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2019</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4">
         <v>11.34</v>
       </c>
       <c r="D121" s="4">
         <v>16.05</v>
       </c>
       <c r="E121" s="4">
-        <v>0.706542</v>
+        <v>0.71</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">