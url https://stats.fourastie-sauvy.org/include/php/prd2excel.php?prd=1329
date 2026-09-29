--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -39,51 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Essence et super carburant (prix de gros)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : 1949 à 1957 : hl (pompe libre); 1978 à 1999 : Cours des matières premières importées, Supercarburant (Rotterdam), Prix en dollars US par tonne - CAF , converti en Francs par litre, sur la base de 725 kg par mètre cube, au cours moyen du dollar. Depuis 2000  Supercarburant (New York), Prix spot en euros par litre (convertis en euros par hl).
 On voit les effets des crises pétrolières, celle des années soixante-dix et la dernière. Les prix réels restent beaucoup plus faibles dans la période récente : progrès dans les techniques d'extraction et de raffinage. Les prix du pétrole des années soixante-dix et quatre-vingts étaient intégralement répercutés sur les prix de l'essence.
 Les cours actuels en salaires horaires sont dix fois plus bas que les prix des années cinquante, avec un minimum vers 2002-3  et une remontée depuis quelques années, dues à la crise de l'énergie ; une nouvelle baisse s'amorce depuis 2015.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Energie</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix réels ont fortement baissé à long terme sous l'influence du progrès technique.La rareté et des décisions monopolistiques expliquent de fortes variations de détail à court terme.
+    <t>Les prix réels ont fortement bissé à long terme sous l'influence du progrès technique.La rareté et des décisions monopolistiques expliquent de fortes variations de détail à court terme.
 L'influence du prix du pétrole sur l'économie mondiale justifie la place à part que nous lui donnons!</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
@@ -552,187 +552,187 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>4050</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>54.967427</v>
+        <v>54.97</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>4438</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>54.20127</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>5129</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>46.521542</v>
+        <v>46.52</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>5501</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>41.516981</v>
+        <v>41.52</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>5672</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>41.937153</v>
+        <v>41.94</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>5915</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>40.863558</v>
+        <v>40.86</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>6012</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>38.600321</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>6286</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>36.976471</v>
+        <v>36.98</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>8075</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>44.736842</v>
+        <v>44.74</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>221</v>
@@ -965,748 +965,748 @@
         <v>1977</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4">
         <v>14.32</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1978</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>273</v>
       </c>
       <c r="D31" s="4">
         <v>14.85</v>
       </c>
       <c r="E31" s="4">
-        <v>18.383838</v>
+        <v>18.38</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>197</v>
       </c>
       <c r="D32" s="4">
         <v>16.72</v>
       </c>
       <c r="E32" s="4">
-        <v>11.782297</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1980</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>209</v>
       </c>
       <c r="D33" s="4">
         <v>21.22</v>
       </c>
       <c r="E33" s="4">
-        <v>9.849199</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1981</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>266</v>
       </c>
       <c r="D34" s="4">
         <v>22.82</v>
       </c>
       <c r="E34" s="4">
-        <v>11.656442</v>
+        <v>11.66</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1982</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>294</v>
       </c>
       <c r="D35" s="4">
         <v>27.8</v>
       </c>
       <c r="E35" s="4">
-        <v>10.57554</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1983</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>208</v>
       </c>
       <c r="D36" s="4">
         <v>31.18</v>
       </c>
       <c r="E36" s="4">
-        <v>6.670943</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1984</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>310</v>
       </c>
       <c r="D37" s="4">
         <v>34.12</v>
       </c>
       <c r="E37" s="4">
-        <v>9.08558</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1985</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>316</v>
       </c>
       <c r="D38" s="4">
         <v>36.89</v>
       </c>
       <c r="E38" s="4">
-        <v>8.566007000000001</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1986</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>139</v>
       </c>
       <c r="D39" s="4">
         <v>38.47</v>
       </c>
       <c r="E39" s="4">
-        <v>3.613205</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1987</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>139</v>
       </c>
       <c r="D40" s="4">
         <v>40.02</v>
       </c>
       <c r="E40" s="4">
-        <v>3.473263</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1988</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>130</v>
       </c>
       <c r="D41" s="4">
         <v>41.11</v>
       </c>
       <c r="E41" s="4">
-        <v>3.162248</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1989</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>178</v>
       </c>
       <c r="D42" s="4">
         <v>42.83</v>
       </c>
       <c r="E42" s="4">
-        <v>4.155965</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1990</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>208</v>
       </c>
       <c r="D43" s="4">
         <v>44.66</v>
       </c>
       <c r="E43" s="4">
-        <v>4.657412</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1991</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>187</v>
       </c>
       <c r="D44" s="4">
         <v>46.84</v>
       </c>
       <c r="E44" s="4">
-        <v>3.992314</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1992</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>155</v>
       </c>
       <c r="D45" s="4">
         <v>48.69</v>
       </c>
       <c r="E45" s="4">
-        <v>3.183405</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1993</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>148</v>
       </c>
       <c r="D46" s="4">
         <v>49.94</v>
       </c>
       <c r="E46" s="4">
-        <v>2.963556</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1994</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>132</v>
       </c>
       <c r="D47" s="4">
         <v>51.03</v>
       </c>
       <c r="E47" s="4">
-        <v>2.586714</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1995</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>123</v>
       </c>
       <c r="D48" s="4">
         <v>58.03</v>
       </c>
       <c r="E48" s="4">
-        <v>2.119593</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1996</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>146</v>
       </c>
       <c r="D49" s="4">
         <v>60.11</v>
       </c>
       <c r="E49" s="4">
-        <v>2.42888</v>
+        <v>2.43</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1997</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>167</v>
       </c>
       <c r="D50" s="4">
         <v>61.87</v>
       </c>
       <c r="E50" s="4">
-        <v>2.699208</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1998</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>126</v>
       </c>
       <c r="D51" s="4">
         <v>63.71</v>
       </c>
       <c r="E51" s="4">
-        <v>1.977712</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1999</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>160</v>
       </c>
       <c r="D52" s="4">
         <v>64.75</v>
       </c>
       <c r="E52" s="4">
-        <v>2.471042</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2000</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>163.99</v>
       </c>
       <c r="D53" s="4">
         <v>66.19</v>
       </c>
       <c r="E53" s="4">
-        <v>2.477565</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2001</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>142.12</v>
       </c>
       <c r="D54" s="4">
         <v>69.95</v>
       </c>
       <c r="E54" s="4">
-        <v>2.031737</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2002</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="4">
         <v>20</v>
       </c>
       <c r="D55" s="4">
         <v>10.8</v>
       </c>
       <c r="E55" s="4">
-        <v>1.851852</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2003</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="4">
         <v>20</v>
       </c>
       <c r="D56" s="4">
         <v>11.22</v>
       </c>
       <c r="E56" s="4">
-        <v>1.782531</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2004</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="4">
         <v>25.83</v>
       </c>
       <c r="D57" s="4">
         <v>11.84</v>
       </c>
       <c r="E57" s="4">
-        <v>2.181588</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>2005</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C58" s="4">
         <v>32.5</v>
       </c>
       <c r="D58" s="4">
         <v>12.51</v>
       </c>
       <c r="E58" s="4">
-        <v>2.597922</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C59" s="4">
         <v>37.5</v>
       </c>
       <c r="D59" s="4">
         <v>13.04</v>
       </c>
       <c r="E59" s="4">
-        <v>2.875767</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>2007</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="4">
         <v>38.33</v>
       </c>
       <c r="D60" s="4">
         <v>13.34</v>
       </c>
       <c r="E60" s="4">
-        <v>2.873313</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>2008</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="4">
         <v>43.33</v>
       </c>
       <c r="D61" s="4">
         <v>13.77</v>
       </c>
       <c r="E61" s="4">
-        <v>3.146696</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>2009</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4">
         <v>31.67</v>
       </c>
       <c r="D62" s="4">
         <v>14.02</v>
       </c>
       <c r="E62" s="4">
-        <v>2.258916</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>2010</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="4">
         <v>40.83</v>
       </c>
       <c r="D63" s="4">
         <v>14.18</v>
       </c>
       <c r="E63" s="4">
-        <v>2.879408</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2011</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="4">
         <v>52.5</v>
       </c>
       <c r="D64" s="4">
         <v>14.43</v>
       </c>
       <c r="E64" s="4">
-        <v>3.638254</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4">
         <v>60</v>
       </c>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4">
-        <v>4.026846</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>55.83</v>
       </c>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4">
-        <v>3.704711</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>50.31</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>3.303349</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>37.92</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>2.46554</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>33.08</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>2.138332</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>38.33</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>2.453905</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>43.08</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>2.724858</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>31.24</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>1.946417</v>
+        <v>1.95</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">