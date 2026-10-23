--- v0 (2025-10-17)
+++ v1 (2026-10-23)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Or (lingot)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : Or (Londres), Prix en US dollars par troy once, converti en F et euros au cours moyen du dollar ; l'once troy est équivalente à 31,1034768 grammes.
 Le prix ne nous est connu que de 1990 à aujourd'hui ; le prix réel a baissé lentement, de plus de 45 salaires horaires  à moins de 30 vers 1998-2005 ; il remonte fortement depuis, jusqu'à 87 salaires horaires en 2012 et 92 en 2015. Il s'agit d'un prix déconnecté du prix de revient, soumis aux aléas de la bourse ; sous l'influence de la "crise", l'or redevient valeur-refuge.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Or, argent, métaux précieux</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix "indépendants du prix de revient" sont ceux pour lesquels la théorie de l'influence du progrès techique sur les prix est faible. Ils dépendent fondamentalement de l'offre et de la demande.
-Le cours de l'or, comme celui de l'argent et d'autres métaux précieux, n'a que peu à voir avec son coût de revient. La production annuelle est faible et n'influe pas sur le cours. On voit le rôle des crises qui provoquent la demande de métaux précieux, valeur refuge, et on constate de fortes fluctuations d'une année sur l'autre.</t>
+    <t>Le cours de l'or, comme celui de l'argent et d'autres métaux précieux, n'a que peu à voir avec son coût de revient. La production annuelle est faible et n'influe pas sur le cours.  Seules jouent l'offre et la demande. On voit le rôle des crises qui provoquent la demande de métaux précieux, valeur refuge et on constate de fortes fluctuations d'une année sur l'autre.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix indépendants du prix de revient</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -548,545 +547,541 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1990</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>2092.98</v>
       </c>
       <c r="D2" s="4">
         <v>44.66</v>
       </c>
       <c r="E2" s="4">
-        <v>46.864756</v>
+        <v>46.86</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1991</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>2046.92</v>
       </c>
       <c r="D3" s="4">
         <v>46.84</v>
       </c>
       <c r="E3" s="4">
-        <v>43.700256</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1992</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1817.89</v>
       </c>
       <c r="D4" s="4">
         <v>48.69</v>
       </c>
       <c r="E4" s="4">
-        <v>37.336003</v>
+        <v>37.34</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1993</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>2036.32</v>
       </c>
       <c r="D5" s="4">
         <v>49.94</v>
       </c>
       <c r="E5" s="4">
-        <v>40.77533</v>
+        <v>40.78</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1994</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>2125.25</v>
       </c>
       <c r="D6" s="4">
         <v>51.03</v>
       </c>
       <c r="E6" s="4">
-        <v>41.64707</v>
+        <v>41.65</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1995</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1896.57</v>
       </c>
       <c r="D7" s="4">
         <v>58.03</v>
       </c>
       <c r="E7" s="4">
-        <v>32.682578</v>
+        <v>32.68</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1996</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1957.47</v>
       </c>
       <c r="D8" s="4">
         <v>60.11</v>
       </c>
       <c r="E8" s="4">
-        <v>32.564798</v>
+        <v>32.56</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1997</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>1927.51</v>
       </c>
       <c r="D9" s="4">
         <v>61.87</v>
       </c>
       <c r="E9" s="4">
-        <v>31.154194</v>
+        <v>31.15</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1998</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1738.98</v>
       </c>
       <c r="D10" s="4">
         <v>63.71</v>
       </c>
       <c r="E10" s="4">
-        <v>27.295244</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1999</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1716.26</v>
       </c>
       <c r="D11" s="4">
         <v>64.75</v>
       </c>
       <c r="E11" s="4">
-        <v>26.505946</v>
+        <v>26.51</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2000</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1986.31</v>
       </c>
       <c r="D12" s="4">
         <v>66.19</v>
       </c>
       <c r="E12" s="4">
-        <v>30.009216</v>
+        <v>30.01</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2001</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1986.1</v>
       </c>
       <c r="D13" s="4">
         <v>69.95</v>
       </c>
       <c r="E13" s="4">
-        <v>28.393138</v>
+        <v>28.39</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2002</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>329.09</v>
       </c>
       <c r="D14" s="4">
         <v>10.8</v>
       </c>
       <c r="E14" s="4">
-        <v>30.471296</v>
+        <v>30.47</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2003</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>322.02</v>
       </c>
       <c r="D15" s="4">
         <v>11.22</v>
       </c>
       <c r="E15" s="4">
-        <v>28.700535</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2004</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>329.48</v>
       </c>
       <c r="D16" s="4">
         <v>11.84</v>
       </c>
       <c r="E16" s="4">
-        <v>27.827703</v>
+        <v>27.83</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2005</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>357.96</v>
       </c>
       <c r="D17" s="4">
         <v>12.51</v>
       </c>
       <c r="E17" s="4">
-        <v>28.613909</v>
+        <v>28.61</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>481.72</v>
       </c>
       <c r="D18" s="4">
         <v>13.04</v>
       </c>
       <c r="E18" s="4">
-        <v>36.941718</v>
+        <v>36.94</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>509.01</v>
       </c>
       <c r="D19" s="4">
         <v>13.34</v>
       </c>
       <c r="E19" s="4">
-        <v>38.156672</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>595.64</v>
       </c>
       <c r="D20" s="4">
         <v>13.77</v>
       </c>
       <c r="E20" s="4">
-        <v>43.256354</v>
+        <v>43.26</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>700.15</v>
       </c>
       <c r="D21" s="4">
         <v>14.02</v>
       </c>
       <c r="E21" s="4">
-        <v>49.939372</v>
+        <v>49.94</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>924.74</v>
       </c>
       <c r="D22" s="4">
         <v>14.18</v>
       </c>
       <c r="E22" s="4">
-        <v>65.214386</v>
+        <v>65.20999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2011</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>1128.13</v>
       </c>
       <c r="D23" s="4">
         <v>14.43</v>
       </c>
       <c r="E23" s="4">
-        <v>78.17948699999999</v>
+        <v>78.18000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>1298.8</v>
       </c>
       <c r="D24" s="4">
         <v>14.9</v>
       </c>
       <c r="E24" s="4">
-        <v>87.16778499999999</v>
+        <v>87.17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>1062.75</v>
       </c>
       <c r="D25" s="4">
         <v>15.07</v>
       </c>
       <c r="E25" s="4">
-        <v>70.52090200000001</v>
+        <v>70.52</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>954.0599999999999</v>
       </c>
       <c r="D26" s="4">
         <v>15.23</v>
       </c>
       <c r="E26" s="4">
-        <v>62.643467</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>1415.23</v>
       </c>
       <c r="D27" s="4">
         <v>15.38</v>
       </c>
       <c r="E27" s="4">
-        <v>92.017555</v>
+        <v>92.02</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>1128.06</v>
       </c>
       <c r="D28" s="4">
         <v>15.47</v>
       </c>
       <c r="E28" s="4">
-        <v>72.91919799999999</v>
+        <v>72.92</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>1048.36</v>
       </c>
       <c r="D29" s="4">
         <v>15.62</v>
       </c>
       <c r="E29" s="4">
-        <v>67.116517</v>
+        <v>67.12</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>1108.6</v>
       </c>
       <c r="D30" s="4">
         <v>15.81</v>
       </c>
       <c r="E30" s="4">
-        <v>70.120177</v>
+        <v>70.12</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="4"/>
       <c r="D31" s="4">
-        <v>16.05</v>
-[...3 lines deleted...]
-      </c>
+        <v>16.24</v>
+      </c>
+      <c r="E31" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>