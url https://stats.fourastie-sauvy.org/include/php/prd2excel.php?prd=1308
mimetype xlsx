--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -26,64 +26,63 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Langoustine en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : kg de 1974 à 1979. France Agrimer : 1995, langoustine fraîche rangée, France, 5-20 pièces/kg (8 à 12 mois). 2010 à 2018 : 5-16 pièces/kg, HT.
-Les pris relevé sur France-Agrimer sont ceux des langoustines les plus grosses et donc les plus chères; par contre il n'y a pas de spécification dans le prix INSEE. Le prix réel a cependant un peu diminué par rapport à ceux de 1974-79.</t>
+Les pris relevé sur France-Agrimer sont ceux des langoustines les plus grosse et donc les plus chères; par contre il n'y a pas de spécification dans le prix INSEE. Le prix réel a cependant un peu diminué par rapport à ceux de 1974-79.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Poissons et coquillages</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Les prix des produits de la mer en gros ne nous sont connus que depuis 1962, avec des lacunes; nous avons tenté de compléter les données de l'INSEE, souvent arrêtées, par celles de France Agrimer. Les moyennes annuelles ne sont parfois calculées que sur certains mois, selon les données. Les prix réels sont souvent fluctuants, notamment à cause des conditions climatiques. Certains baissent faiblement depuis 1962, mais parfois de 50% ou un peu plus. Beaucoup restent pratiquement stables depuis 1995.</t>
+    <t>Les prix des produits de la mer en gros ne nous sont connus que depuis 1962, avec des lacunes. Les moyennes annuelles ne sont parfois calculées que sur certains mois, selon les données. Les prix réels sont souvent fluctuants, notamment à cause des conditions climatiques. Certains baissent faiblement depuis 1962, mais parfois de 50% ou un peu plus. Beaucoup restent pratiquement stables depuis 1995.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -548,136 +547,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1974</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>17.16</v>
       </c>
       <c r="D2" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E2" s="4">
-        <v>1.815873</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1975</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>19.46</v>
       </c>
       <c r="D3" s="4">
         <v>11.3</v>
       </c>
       <c r="E3" s="4">
-        <v>1.722124</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1976</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>21.99</v>
       </c>
       <c r="D4" s="4">
         <v>12.8</v>
       </c>
       <c r="E4" s="4">
-        <v>1.717969</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1977</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>27.17</v>
       </c>
       <c r="D5" s="4">
         <v>14.32</v>
       </c>
       <c r="E5" s="4">
-        <v>1.897346</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1978</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>30.17</v>
       </c>
       <c r="D6" s="4">
         <v>14.85</v>
       </c>
       <c r="E6" s="4">
-        <v>2.03165</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1979</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>33.13</v>
       </c>
       <c r="D7" s="4">
         <v>16.72</v>
       </c>
       <c r="E7" s="4">
-        <v>1.981459</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1980</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>21.22</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1981</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>22.82</v>
@@ -845,459 +844,459 @@
         <v>1994</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>51.03</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1995</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>83.55</v>
       </c>
       <c r="D23" s="4">
         <v>58.03</v>
       </c>
       <c r="E23" s="4">
-        <v>1.439773</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1996</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>81.17</v>
       </c>
       <c r="D24" s="4">
         <v>60.11</v>
       </c>
       <c r="E24" s="4">
-        <v>1.350358</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1997</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>81.90000000000001</v>
       </c>
       <c r="D25" s="4">
         <v>61.87</v>
       </c>
       <c r="E25" s="4">
-        <v>1.323743</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1998</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>86.53</v>
       </c>
       <c r="D26" s="4">
         <v>63.71</v>
       </c>
       <c r="E26" s="4">
-        <v>1.358186</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1999</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>98.45999999999999</v>
       </c>
       <c r="D27" s="4">
         <v>64.75</v>
       </c>
       <c r="E27" s="4">
-        <v>1.520618</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2000</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>93.14</v>
       </c>
       <c r="D28" s="4">
         <v>66.19</v>
       </c>
       <c r="E28" s="4">
-        <v>1.407161</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2001</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>107.97</v>
       </c>
       <c r="D29" s="4">
         <v>69.95</v>
       </c>
       <c r="E29" s="4">
-        <v>1.543531</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2002</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>18.08</v>
       </c>
       <c r="D30" s="4">
         <v>10.8</v>
       </c>
       <c r="E30" s="4">
-        <v>1.674074</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2003</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>16.83</v>
       </c>
       <c r="D31" s="4">
         <v>11.22</v>
       </c>
       <c r="E31" s="4">
         <v>1.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2004</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>13.64</v>
       </c>
       <c r="D32" s="4">
         <v>11.84</v>
       </c>
       <c r="E32" s="4">
-        <v>1.152027</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2005</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>17.49</v>
       </c>
       <c r="D33" s="4">
         <v>12.51</v>
       </c>
       <c r="E33" s="4">
-        <v>1.398082</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2006</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>18.48</v>
       </c>
       <c r="D34" s="4">
         <v>13.04</v>
       </c>
       <c r="E34" s="4">
-        <v>1.417178</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2007</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>20.55</v>
       </c>
       <c r="D35" s="4">
         <v>13.34</v>
       </c>
       <c r="E35" s="4">
-        <v>1.54048</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2008</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>17.48</v>
       </c>
       <c r="D36" s="4">
         <v>13.77</v>
       </c>
       <c r="E36" s="4">
-        <v>1.269426</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2009</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>14.07</v>
       </c>
       <c r="D37" s="4">
         <v>14.02</v>
       </c>
       <c r="E37" s="4">
-        <v>1.003566</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2010</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>15.22</v>
       </c>
       <c r="D38" s="4">
         <v>14.18</v>
       </c>
       <c r="E38" s="4">
-        <v>1.073343</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2011</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>23.3</v>
       </c>
       <c r="D39" s="4">
         <v>14.43</v>
       </c>
       <c r="E39" s="4">
-        <v>1.614692</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2012</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>24.35</v>
       </c>
       <c r="D40" s="4">
         <v>14.9</v>
       </c>
       <c r="E40" s="4">
-        <v>1.634228</v>
+        <v>1.63</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2013</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>20.25</v>
       </c>
       <c r="D41" s="4">
         <v>15.07</v>
       </c>
       <c r="E41" s="4">
-        <v>1.343729</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2014</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>18.27</v>
       </c>
       <c r="D42" s="4">
         <v>15.23</v>
       </c>
       <c r="E42" s="4">
-        <v>1.199606</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2015</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>24.25</v>
       </c>
       <c r="D43" s="4">
         <v>15.38</v>
       </c>
       <c r="E43" s="4">
-        <v>1.576723</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2016</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>30.18</v>
       </c>
       <c r="D44" s="4">
         <v>15.47</v>
       </c>
       <c r="E44" s="4">
-        <v>1.950873</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2017</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>29.13</v>
       </c>
       <c r="D45" s="4">
         <v>15.62</v>
       </c>
       <c r="E45" s="4">
-        <v>1.864917</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2018</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>23.82</v>
       </c>
       <c r="D46" s="4">
         <v>15.81</v>
       </c>
       <c r="E46" s="4">
-        <v>1.506641</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2019</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>20.11</v>
       </c>
       <c r="D47" s="4">
         <v>16.05</v>
       </c>
       <c r="E47" s="4">
-        <v>1.25296</v>
+        <v>1.25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">