--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Truites en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE, 1974-1979,  le kg. France Agrimer : 1995 : col.nat.renforcée (entière) France, HT ; 2001, marée fraîche, aquaculture.
 Le prix réel actuel est le tiers de celui de 1974 ; mais il n'a pas substantiellement varié depuis 1995.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Poissons et coquillages</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Les prix des produits de la mer en gros ne nous sont connus que depuis 1962, avec des lacunes; nous avons tenté de compléter les données de l'INSEE, souvent arrêtées, par celles de France Agrimer. Les moyennes annuelles ne sont parfois calculées que sur certains mois, selon les données. Les prix réels sont souvent fluctuants, notamment à cause des conditions climatiques. Certains baissent faiblement depuis 1962, mais parfois de 50% ou un peu plus. Beaucoup restent pratiquement stables depuis 1995.</t>
+    <t>Les prix des produits de la mer en gros ne nous sont connus que depuis 1962, avec des lacunes. Les moyennes annuelles ne sont parfois calculées que sur certains mois, selon les données. Les prix réels sont souvent fluctuants, notamment à cause des conditions climatiques. Certains baissent faiblement depuis 1962, mais parfois de 50% ou un peu plus. Beaucoup restent pratiquement stables depuis 1995.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -548,136 +547,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1974</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>10.74</v>
       </c>
       <c r="D2" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E2" s="4">
-        <v>1.136508</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1975</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>10.58</v>
       </c>
       <c r="D3" s="4">
         <v>11.3</v>
       </c>
       <c r="E3" s="4">
-        <v>0.936283</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1976</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>14.21</v>
       </c>
       <c r="D4" s="4">
         <v>12.8</v>
       </c>
       <c r="E4" s="4">
-        <v>1.110156</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1977</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>14.49</v>
       </c>
       <c r="D5" s="4">
         <v>14.32</v>
       </c>
       <c r="E5" s="4">
-        <v>1.011872</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1978</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>13</v>
       </c>
       <c r="D6" s="4">
         <v>14.85</v>
       </c>
       <c r="E6" s="4">
-        <v>0.875421</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1979</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>15.07</v>
       </c>
       <c r="D7" s="4">
         <v>16.72</v>
       </c>
       <c r="E7" s="4">
-        <v>0.901316</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1980</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>21.22</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1981</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>22.82</v>
@@ -845,459 +844,459 @@
         <v>1994</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>51.03</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1995</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>21.67</v>
       </c>
       <c r="D23" s="4">
         <v>58.03</v>
       </c>
       <c r="E23" s="4">
-        <v>0.373428</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1996</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>21.57</v>
       </c>
       <c r="D24" s="4">
         <v>60.11</v>
       </c>
       <c r="E24" s="4">
-        <v>0.358842</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1997</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>21.81</v>
       </c>
       <c r="D25" s="4">
         <v>61.87</v>
       </c>
       <c r="E25" s="4">
-        <v>0.352513</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1998</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>21.74</v>
       </c>
       <c r="D26" s="4">
         <v>63.71</v>
       </c>
       <c r="E26" s="4">
-        <v>0.341234</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1999</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>22.02</v>
       </c>
       <c r="D27" s="4">
         <v>64.75</v>
       </c>
       <c r="E27" s="4">
-        <v>0.340077</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2000</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>22.11</v>
       </c>
       <c r="D28" s="4">
         <v>66.19</v>
       </c>
       <c r="E28" s="4">
-        <v>0.334038</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2001</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>23.52</v>
       </c>
       <c r="D29" s="4">
         <v>69.95</v>
       </c>
       <c r="E29" s="4">
-        <v>0.33624</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2002</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>3.4</v>
       </c>
       <c r="D30" s="4">
         <v>10.8</v>
       </c>
       <c r="E30" s="4">
-        <v>0.314815</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2003</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>2.94</v>
       </c>
       <c r="D31" s="4">
         <v>11.22</v>
       </c>
       <c r="E31" s="4">
-        <v>0.262032</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2004</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>3.63</v>
       </c>
       <c r="D32" s="4">
         <v>11.84</v>
       </c>
       <c r="E32" s="4">
-        <v>0.306588</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2005</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>3.5</v>
       </c>
       <c r="D33" s="4">
         <v>12.51</v>
       </c>
       <c r="E33" s="4">
-        <v>0.279776</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2006</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>3.61</v>
       </c>
       <c r="D34" s="4">
         <v>13.04</v>
       </c>
       <c r="E34" s="4">
-        <v>0.27684</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2007</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>3.94</v>
       </c>
       <c r="D35" s="4">
         <v>13.34</v>
       </c>
       <c r="E35" s="4">
-        <v>0.295352</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2008</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>3.72</v>
       </c>
       <c r="D36" s="4">
         <v>13.77</v>
       </c>
       <c r="E36" s="4">
-        <v>0.270153</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2009</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>3.88</v>
       </c>
       <c r="D37" s="4">
         <v>14.02</v>
       </c>
       <c r="E37" s="4">
-        <v>0.276748</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2010</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>4.27</v>
       </c>
       <c r="D38" s="4">
         <v>14.18</v>
       </c>
       <c r="E38" s="4">
-        <v>0.301128</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2011</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>4.83</v>
       </c>
       <c r="D39" s="4">
         <v>14.43</v>
       </c>
       <c r="E39" s="4">
-        <v>0.334719</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2012</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>4.55</v>
       </c>
       <c r="D40" s="4">
         <v>14.9</v>
       </c>
       <c r="E40" s="4">
-        <v>0.305369</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2013</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>4.66</v>
       </c>
       <c r="D41" s="4">
         <v>15.07</v>
       </c>
       <c r="E41" s="4">
-        <v>0.309224</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2014</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>4.8</v>
       </c>
       <c r="D42" s="4">
         <v>15.23</v>
       </c>
       <c r="E42" s="4">
-        <v>0.315167</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2015</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>4.85</v>
       </c>
       <c r="D43" s="4">
         <v>15.38</v>
       </c>
       <c r="E43" s="4">
-        <v>0.315345</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2016</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>5.15</v>
       </c>
       <c r="D44" s="4">
         <v>15.47</v>
       </c>
       <c r="E44" s="4">
-        <v>0.332902</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2017</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>5.2</v>
       </c>
       <c r="D45" s="4">
         <v>15.62</v>
       </c>
       <c r="E45" s="4">
-        <v>0.332907</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2018</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>5.52</v>
       </c>
       <c r="D46" s="4">
         <v>15.81</v>
       </c>
       <c r="E46" s="4">
-        <v>0.349146</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2019</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>5.78</v>
       </c>
       <c r="D47" s="4">
         <v>16.05</v>
       </c>
       <c r="E47" s="4">
-        <v>0.360125</v>
+        <v>0.36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">