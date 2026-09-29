--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Beurre pasteurisé en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE :  de 1949 à 1959 : beurre laitier ; de 1960 à 1963, beurre pasteurisé ; 2001, France-Agrimer, à Rungis, en plaques de 250 g, le kg, TTC (TVA, 5,5%).
 Le prix réel est aujourd'hui 18 fois moindre qu'en 1949.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Corps gras,oeufs et fromages</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Nous ne connaissons la plupart des prix de gros que depuis 1949, avec beaucoup de lacunes. Cependant, les prix réels ont baissé dans des proportions énormes. Nous avons complété les données de l'INSEE à l'aide de celles de France Agrimer.</t>
+    <t>Nous ne connaissons la plupart des prix de gros que depuis 1949, avec beaucoup de lacunes. Cepndant, les prix réels ont baissé dans des proportions énormes.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -551,281 +550,281 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>508</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>6.89468</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>562</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>6.863703</v>
+        <v>6.86</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>595</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>5.396825</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>680</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>5.132075</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>678</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>5.012939</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>577</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>3.986183</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>613</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>3.935795</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>652</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>3.835294</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>630</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>3.490305</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>7.49</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>3.187234</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>7.53</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
-        <v>3.012</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>7.34</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>2.669091</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>8.23</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>2.761745</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>3.36</v>
@@ -1279,357 +1278,357 @@
         <v>2000</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4">
         <v>66.19</v>
       </c>
       <c r="E53" s="4"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2001</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>33.45</v>
       </c>
       <c r="D54" s="4">
         <v>69.95</v>
       </c>
       <c r="E54" s="4">
-        <v>0.478199</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2002</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="4">
         <v>4.99</v>
       </c>
       <c r="D55" s="4">
         <v>10.8</v>
       </c>
       <c r="E55" s="4">
-        <v>0.462037</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2003</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="4">
         <v>5.14</v>
       </c>
       <c r="D56" s="4">
         <v>11.22</v>
       </c>
       <c r="E56" s="4">
-        <v>0.458111</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2004</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="4">
         <v>4.96</v>
       </c>
       <c r="D57" s="4">
         <v>11.84</v>
       </c>
       <c r="E57" s="4">
-        <v>0.418919</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>2005</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C58" s="4">
         <v>4.52</v>
       </c>
       <c r="D58" s="4">
         <v>12.51</v>
       </c>
       <c r="E58" s="4">
-        <v>0.361311</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C59" s="4">
         <v>3.59</v>
       </c>
       <c r="D59" s="4">
         <v>13.04</v>
       </c>
       <c r="E59" s="4">
-        <v>0.275307</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>2007</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="4">
         <v>4</v>
       </c>
       <c r="D60" s="4">
         <v>13.34</v>
       </c>
       <c r="E60" s="4">
-        <v>0.29985</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>2008</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="4">
         <v>3.96</v>
       </c>
       <c r="D61" s="4">
         <v>13.77</v>
       </c>
       <c r="E61" s="4">
-        <v>0.287582</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>2009</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4">
         <v>3.46</v>
       </c>
       <c r="D62" s="4">
         <v>14.02</v>
       </c>
       <c r="E62" s="4">
-        <v>0.24679</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>2010</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="4">
         <v>4.42</v>
       </c>
       <c r="D63" s="4">
         <v>14.18</v>
       </c>
       <c r="E63" s="4">
-        <v>0.311707</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2011</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="4">
         <v>4.8</v>
       </c>
       <c r="D64" s="4">
         <v>14.43</v>
       </c>
       <c r="E64" s="4">
-        <v>0.33264</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4">
         <v>4.23</v>
       </c>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4">
-        <v>0.283893</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>4.71</v>
       </c>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4">
-        <v>0.312541</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>4.4</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>0.288903</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>3.75</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>0.243823</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>3.98</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>0.257272</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>6.23</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>0.398848</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>5.98</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>0.378242</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>5.69</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>0.354517</v>
+        <v>0.35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">