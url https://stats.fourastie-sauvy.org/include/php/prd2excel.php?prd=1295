--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -39,52 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Gruyère (Emmenthal) en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : kg ; 1995 : Emmental Est-central.
 2005 : Franceagrimer : Emmenthal à Rungis par bloc, HT.
 Depuis 1949, le prix réel a été divisé par plus de 8. Depyuis 1995, il continue à diminuer.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Corps gras,oeufs et fromages</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Nous ne connaissons la plupart des prix de gros que depuis 1949, avec beaucoup de lacunes. Cependant, les prix réels ont baissé dans des proportions énormes. Nous avons complété les données de l'INSEE à l'aide de celles de France Agrimer.</t>
+    <t>Nous ne connaissons la plupart des prix de gros que depuis 1949, avec beaucoup de lacunes. Cepndant, les prix réels ont baissé dans des proportions énormes.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,281 +551,281 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1949</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>311</v>
       </c>
       <c r="D2" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E2" s="4">
-        <v>4.220955</v>
+        <v>4.22</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1950</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>380</v>
       </c>
       <c r="D3" s="4">
         <v>81.88</v>
       </c>
       <c r="E3" s="4">
-        <v>4.640938</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1951</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>346</v>
       </c>
       <c r="D4" s="4">
         <v>110.25</v>
       </c>
       <c r="E4" s="4">
-        <v>3.138322</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1952</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>443</v>
       </c>
       <c r="D5" s="4">
         <v>132.5</v>
       </c>
       <c r="E5" s="4">
-        <v>3.343396</v>
+        <v>3.34</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1953</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>363</v>
       </c>
       <c r="D6" s="4">
         <v>135.25</v>
       </c>
       <c r="E6" s="4">
-        <v>2.683919</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1954</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>350</v>
       </c>
       <c r="D7" s="4">
         <v>144.75</v>
       </c>
       <c r="E7" s="4">
-        <v>2.417962</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1955</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>353</v>
       </c>
       <c r="D8" s="4">
         <v>155.75</v>
       </c>
       <c r="E8" s="4">
-        <v>2.266453</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1956</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>363</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="4">
-        <v>2.135294</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1957</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>416</v>
       </c>
       <c r="D10" s="4">
         <v>180.5</v>
       </c>
       <c r="E10" s="4">
-        <v>2.304709</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1958</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>207.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1959</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>221</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1960</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>5.18</v>
       </c>
       <c r="D13" s="4">
         <v>2.35</v>
       </c>
       <c r="E13" s="4">
-        <v>2.204255</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1961</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>4.78</v>
       </c>
       <c r="D14" s="4">
         <v>2.5</v>
       </c>
       <c r="E14" s="4">
-        <v>1.912</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1962</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>5.98</v>
       </c>
       <c r="D15" s="4">
         <v>2.75</v>
       </c>
       <c r="E15" s="4">
-        <v>2.174545</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1963</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>6.43</v>
       </c>
       <c r="D16" s="4">
         <v>2.98</v>
       </c>
       <c r="E16" s="4">
-        <v>2.157718</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1964</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>3.17</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1965</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>3.36</v>
@@ -1202,459 +1201,459 @@
         <v>1994</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>51.03</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1995</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>30.6</v>
       </c>
       <c r="D48" s="4">
         <v>58.03</v>
       </c>
       <c r="E48" s="4">
-        <v>0.527313</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1996</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>30.82</v>
       </c>
       <c r="D49" s="4">
         <v>60.11</v>
       </c>
       <c r="E49" s="4">
-        <v>0.512727</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1997</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>30.77</v>
       </c>
       <c r="D50" s="4">
         <v>61.87</v>
       </c>
       <c r="E50" s="4">
-        <v>0.497333</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1998</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>31.7</v>
       </c>
       <c r="D51" s="4">
         <v>63.71</v>
       </c>
       <c r="E51" s="4">
-        <v>0.497567</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1999</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>31.99</v>
       </c>
       <c r="D52" s="4">
         <v>64.75</v>
       </c>
       <c r="E52" s="4">
-        <v>0.494054</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2000</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>32.65</v>
       </c>
       <c r="D53" s="4">
         <v>66.19</v>
       </c>
       <c r="E53" s="4">
-        <v>0.493277</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2001</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>33.91</v>
       </c>
       <c r="D54" s="4">
         <v>69.95</v>
       </c>
       <c r="E54" s="4">
-        <v>0.484775</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2002</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="4">
         <v>5.34</v>
       </c>
       <c r="D55" s="4">
         <v>10.8</v>
       </c>
       <c r="E55" s="4">
-        <v>0.494444</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2003</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="4">
         <v>5.62</v>
       </c>
       <c r="D56" s="4">
         <v>11.22</v>
       </c>
       <c r="E56" s="4">
-        <v>0.500891</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2004</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="4">
         <v>5.62</v>
       </c>
       <c r="D57" s="4">
         <v>11.84</v>
       </c>
       <c r="E57" s="4">
-        <v>0.474662</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>2005</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C58" s="4">
         <v>5.26</v>
       </c>
       <c r="D58" s="4">
         <v>12.51</v>
       </c>
       <c r="E58" s="4">
-        <v>0.420464</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C59" s="4">
         <v>5.22</v>
       </c>
       <c r="D59" s="4">
         <v>13.04</v>
       </c>
       <c r="E59" s="4">
-        <v>0.400307</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>2007</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="4">
         <v>5.24</v>
       </c>
       <c r="D60" s="4">
         <v>13.34</v>
       </c>
       <c r="E60" s="4">
-        <v>0.392804</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>2008</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="4">
         <v>5.49</v>
       </c>
       <c r="D61" s="4">
         <v>13.77</v>
       </c>
       <c r="E61" s="4">
-        <v>0.398693</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>2009</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4">
         <v>4.74</v>
       </c>
       <c r="D62" s="4">
         <v>14.02</v>
       </c>
       <c r="E62" s="4">
-        <v>0.338088</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>2010</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="4">
         <v>4.43</v>
       </c>
       <c r="D63" s="4">
         <v>14.18</v>
       </c>
       <c r="E63" s="4">
-        <v>0.312412</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2011</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="4">
         <v>4.82</v>
       </c>
       <c r="D64" s="4">
         <v>14.43</v>
       </c>
       <c r="E64" s="4">
-        <v>0.334026</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="4">
         <v>4.85</v>
       </c>
       <c r="D65" s="4">
         <v>14.9</v>
       </c>
       <c r="E65" s="4">
-        <v>0.325503</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>4.96</v>
       </c>
       <c r="D66" s="4">
         <v>15.07</v>
       </c>
       <c r="E66" s="4">
-        <v>0.329131</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>5.06</v>
       </c>
       <c r="D67" s="4">
         <v>15.23</v>
       </c>
       <c r="E67" s="4">
-        <v>0.332239</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2015</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>4.8</v>
       </c>
       <c r="D68" s="4">
         <v>15.38</v>
       </c>
       <c r="E68" s="4">
-        <v>0.312094</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2016</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>5.06</v>
       </c>
       <c r="D69" s="4">
         <v>15.47</v>
       </c>
       <c r="E69" s="4">
-        <v>0.327085</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>4.75</v>
       </c>
       <c r="D70" s="4">
         <v>15.62</v>
       </c>
       <c r="E70" s="4">
-        <v>0.304097</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>4.5</v>
       </c>
       <c r="D71" s="4">
         <v>15.81</v>
       </c>
       <c r="E71" s="4">
-        <v>0.28463</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>4.5</v>
       </c>
       <c r="D72" s="4">
         <v>16.05</v>
       </c>
       <c r="E72" s="4">
-        <v>0.280374</v>
+        <v>0.28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">