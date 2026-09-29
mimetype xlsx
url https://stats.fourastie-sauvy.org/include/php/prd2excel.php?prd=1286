--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Boeuf (kilo de viande, en gros)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Bœuf ou vache ; en 1790, le prix de gros était de 10 salaires horaires ; dans la période 1820 à 1875, il était de 4 à 6 salaire horaires. Sources depuis : statistique agricole annuelle, SGF, INSEE Prix moyen annuel de la moins bonne qualité. 1980, 1990. Depuis 1995 : Franceagrimer, Rungis, prix moyen de la vache R, quartier arrière, France, HT.
 Depuis 1790, on observe une diminution assez régulière du prix réel, de 10 salaires horaires à  0,3 ou 0,4, soit une division par 20. Les prix relevés depuis 1995 sont presque stables, avec peut-être une légère baisse.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Viandes</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Nous avons des relevés de prix de viande en gros depuis le 19e siècle. Il est intéressant de voir l'évolution à aussi long terme, qui indique partout une baisse importante des prix réels due aux progrès dans l'élevage. Par contre, depuis les années 2000, il n'y a pratiquement que peu ou pas de baisse.</t>
+    <t>Nous avons des relevés de prix de viande en gros depuis le 19e siècle. Il est intéressant de voir l'évolution à aussi long terme, qui indique partout une baisse importante des prix réels due aux progrès dans l'élevage. Par contre, depuis les années 2000, il n'y a pratiquement que peu ou pas de baisse.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -551,238 +550,238 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1875</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.74</v>
       </c>
       <c r="D2" s="4">
         <v>0.22</v>
       </c>
       <c r="E2" s="4">
-        <v>7.909091</v>
+        <v>7.91</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1876</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1.78</v>
       </c>
       <c r="D3" s="4">
         <v>0.22</v>
       </c>
       <c r="E3" s="4">
-        <v>8.090909</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1877</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1.77</v>
       </c>
       <c r="D4" s="4">
         <v>0.23</v>
       </c>
       <c r="E4" s="4">
-        <v>7.695652</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1878</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.81</v>
       </c>
       <c r="D5" s="4">
         <v>0.23</v>
       </c>
       <c r="E5" s="4">
-        <v>7.869565</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1879</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.75</v>
       </c>
       <c r="D6" s="4">
         <v>0.23</v>
       </c>
       <c r="E6" s="4">
-        <v>7.608696</v>
+        <v>7.61</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1880</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.69</v>
       </c>
       <c r="D7" s="4">
         <v>0.24</v>
       </c>
       <c r="E7" s="4">
-        <v>7.041667</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1881</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1.64</v>
       </c>
       <c r="D8" s="4">
         <v>0.24</v>
       </c>
       <c r="E8" s="4">
-        <v>6.833333</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1882</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>1.7</v>
       </c>
       <c r="D9" s="4">
         <v>0.24</v>
       </c>
       <c r="E9" s="4">
-        <v>7.083333</v>
+        <v>7.08</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1883</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1.81</v>
       </c>
       <c r="D10" s="4">
         <v>0.24</v>
       </c>
       <c r="E10" s="4">
-        <v>7.541667</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1884</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1.69</v>
       </c>
       <c r="D11" s="4">
         <v>0.24</v>
       </c>
       <c r="E11" s="4">
-        <v>7.041667</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1885</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1.59</v>
       </c>
       <c r="D12" s="4">
         <v>0.24</v>
       </c>
       <c r="E12" s="4">
-        <v>6.625</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1886</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1.53</v>
       </c>
       <c r="D13" s="4">
         <v>0.24</v>
       </c>
       <c r="E13" s="4">
-        <v>6.375</v>
+        <v>6.38</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1887</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>1.38</v>
       </c>
       <c r="D14" s="4">
         <v>0.24</v>
       </c>
       <c r="E14" s="4">
         <v>5.75</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1888</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
@@ -806,1288 +805,1288 @@
       </c>
       <c r="C16" s="4">
         <v>1.45</v>
       </c>
       <c r="D16" s="4">
         <v>0.25</v>
       </c>
       <c r="E16" s="4">
         <v>5.8</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1890</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>1.61</v>
       </c>
       <c r="D17" s="4">
         <v>0.26</v>
       </c>
       <c r="E17" s="4">
-        <v>6.192308</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1891</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>1.59</v>
       </c>
       <c r="D18" s="4">
         <v>0.26</v>
       </c>
       <c r="E18" s="4">
-        <v>6.115385</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1892</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>1.53</v>
       </c>
       <c r="D19" s="4">
         <v>0.26</v>
       </c>
       <c r="E19" s="4">
-        <v>5.884615</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1893</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>1.51</v>
       </c>
       <c r="D20" s="4">
         <v>0.26</v>
       </c>
       <c r="E20" s="4">
-        <v>5.807692</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1894</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>1.66</v>
       </c>
       <c r="D21" s="4">
         <v>0.26</v>
       </c>
       <c r="E21" s="4">
-        <v>6.384615</v>
+        <v>6.38</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1895</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>1.58</v>
       </c>
       <c r="D22" s="4">
         <v>0.26</v>
       </c>
       <c r="E22" s="4">
-        <v>6.076923</v>
+        <v>6.08</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1896</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>1.53</v>
       </c>
       <c r="D23" s="4">
         <v>0.27</v>
       </c>
       <c r="E23" s="4">
-        <v>5.666667</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1897</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>1.46</v>
       </c>
       <c r="D24" s="4">
         <v>0.28</v>
       </c>
       <c r="E24" s="4">
-        <v>5.214286</v>
+        <v>5.21</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1898</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>1.45</v>
       </c>
       <c r="D25" s="4">
         <v>0.28</v>
       </c>
       <c r="E25" s="4">
-        <v>5.178571</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1899</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>1.44</v>
       </c>
       <c r="D26" s="4">
         <v>0.28</v>
       </c>
       <c r="E26" s="4">
-        <v>5.142857</v>
+        <v>5.14</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1900</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>1.44</v>
       </c>
       <c r="D27" s="4">
         <v>0.29</v>
       </c>
       <c r="E27" s="4">
-        <v>4.965517</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1901</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>1.49</v>
       </c>
       <c r="D28" s="4">
         <v>0.29</v>
       </c>
       <c r="E28" s="4">
-        <v>5.137931</v>
+        <v>5.14</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1902</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>1.45</v>
       </c>
       <c r="D29" s="4">
         <v>0.3</v>
       </c>
       <c r="E29" s="4">
-        <v>4.833333</v>
+        <v>4.83</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1903</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>1.52</v>
       </c>
       <c r="D30" s="4">
         <v>0.3</v>
       </c>
       <c r="E30" s="4">
-        <v>5.066667</v>
+        <v>5.07</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1904</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>1.51</v>
       </c>
       <c r="D31" s="4">
         <v>0.3</v>
       </c>
       <c r="E31" s="4">
-        <v>5.033333</v>
+        <v>5.03</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1905</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>1.55</v>
       </c>
       <c r="D32" s="4">
         <v>0.3</v>
       </c>
       <c r="E32" s="4">
-        <v>5.166667</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1906</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>1.47</v>
       </c>
       <c r="D33" s="4">
         <v>0.31</v>
       </c>
       <c r="E33" s="4">
-        <v>4.741935</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1907</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>1.63</v>
       </c>
       <c r="D34" s="4">
         <v>0.32</v>
       </c>
       <c r="E34" s="4">
-        <v>5.09375</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>1.64</v>
       </c>
       <c r="D35" s="4">
         <v>0.32</v>
       </c>
       <c r="E35" s="4">
-        <v>5.125</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>1.64</v>
       </c>
       <c r="D36" s="4">
         <v>0.32</v>
       </c>
       <c r="E36" s="4">
-        <v>5.125</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1910</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>1.69</v>
       </c>
       <c r="D37" s="4">
         <v>0.33</v>
       </c>
       <c r="E37" s="4">
-        <v>5.121212</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>1.84</v>
       </c>
       <c r="D38" s="4">
         <v>0.33</v>
       </c>
       <c r="E38" s="4">
-        <v>5.575758</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>1.82</v>
       </c>
       <c r="D39" s="4">
         <v>0.34</v>
       </c>
       <c r="E39" s="4">
-        <v>5.352941</v>
+        <v>5.35</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>1.77</v>
       </c>
       <c r="D40" s="4">
         <v>0.34</v>
       </c>
       <c r="E40" s="4">
-        <v>5.205882</v>
+        <v>5.21</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>1.9</v>
       </c>
       <c r="D41" s="4">
         <v>0.34</v>
       </c>
       <c r="E41" s="4">
-        <v>5.588235</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>2.29</v>
       </c>
       <c r="D42" s="4">
         <v>0.39</v>
       </c>
       <c r="E42" s="4">
-        <v>5.871795</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>2.63</v>
       </c>
       <c r="D43" s="4">
         <v>0.44</v>
       </c>
       <c r="E43" s="4">
-        <v>5.977273</v>
+        <v>5.98</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1917</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>3.29</v>
       </c>
       <c r="D44" s="4">
         <v>0.51</v>
       </c>
       <c r="E44" s="4">
-        <v>6.45098</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1918</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>4.25</v>
       </c>
       <c r="D45" s="4">
         <v>0.74</v>
       </c>
       <c r="E45" s="4">
-        <v>5.743243</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>5.74</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>5.74</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1920</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>8.449999999999999</v>
       </c>
       <c r="D47" s="4">
         <v>1.81</v>
       </c>
       <c r="E47" s="4">
-        <v>4.668508</v>
+        <v>4.67</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1921</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>6.41</v>
       </c>
       <c r="D48" s="4">
         <v>1.67</v>
       </c>
       <c r="E48" s="4">
-        <v>3.838323</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1922</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>5.94</v>
       </c>
       <c r="D49" s="4">
         <v>1.69</v>
       </c>
       <c r="E49" s="4">
-        <v>3.514793</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1923</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>6.6</v>
       </c>
       <c r="D50" s="4">
         <v>1.77</v>
       </c>
       <c r="E50" s="4">
-        <v>3.728814</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1924</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>7.9</v>
       </c>
       <c r="D51" s="4">
         <v>1.94</v>
       </c>
       <c r="E51" s="4">
-        <v>4.072165</v>
+        <v>4.07</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1925</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>8.5</v>
       </c>
       <c r="D52" s="4">
         <v>2.12</v>
       </c>
       <c r="E52" s="4">
-        <v>4.009434</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1926</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>9.4</v>
       </c>
       <c r="D53" s="4">
         <v>2.47</v>
       </c>
       <c r="E53" s="4">
-        <v>3.805668</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1927</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>9.1</v>
       </c>
       <c r="D54" s="4">
         <v>2.58</v>
       </c>
       <c r="E54" s="4">
-        <v>3.527132</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1928</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>8.4</v>
       </c>
       <c r="D55" s="4">
         <v>2.72</v>
       </c>
       <c r="E55" s="4">
-        <v>3.088235</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1929</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>9.9</v>
       </c>
       <c r="D56" s="4">
         <v>3.02</v>
       </c>
       <c r="E56" s="4">
-        <v>3.278146</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1930</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>11.5</v>
       </c>
       <c r="D57" s="4">
         <v>3.33</v>
       </c>
       <c r="E57" s="4">
-        <v>3.453453</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1931</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>10.6</v>
       </c>
       <c r="D58" s="4">
         <v>3.3</v>
       </c>
       <c r="E58" s="4">
-        <v>3.212121</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1932</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>8.1</v>
       </c>
       <c r="D59" s="4">
         <v>3.19</v>
       </c>
       <c r="E59" s="4">
-        <v>2.539185</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1933</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>7.1</v>
       </c>
       <c r="D60" s="4">
         <v>3.06</v>
       </c>
       <c r="E60" s="4">
-        <v>2.320261</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1934</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>6.3</v>
       </c>
       <c r="D61" s="4">
         <v>3.1</v>
       </c>
       <c r="E61" s="4">
-        <v>2.032258</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1935</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>5.7</v>
       </c>
       <c r="D62" s="4">
         <v>3.15</v>
       </c>
       <c r="E62" s="4">
-        <v>1.809524</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1936</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>7</v>
       </c>
       <c r="D63" s="4">
         <v>3.97</v>
       </c>
       <c r="E63" s="4">
-        <v>1.763224</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1937</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>9.800000000000001</v>
       </c>
       <c r="D64" s="4">
         <v>5.32</v>
       </c>
       <c r="E64" s="4">
-        <v>1.842105</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1938</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>10.3</v>
       </c>
       <c r="D65" s="4">
         <v>5.9</v>
       </c>
       <c r="E65" s="4">
-        <v>1.745763</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1939</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>11.3</v>
       </c>
       <c r="D66" s="4">
         <v>5.95</v>
       </c>
       <c r="E66" s="4">
-        <v>1.89916</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1940</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4">
         <v>15.4</v>
       </c>
       <c r="D67" s="4">
         <v>6.1</v>
       </c>
       <c r="E67" s="4">
-        <v>2.52459</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4">
         <v>17.8</v>
       </c>
       <c r="D68" s="4">
         <v>7.33</v>
       </c>
       <c r="E68" s="4">
-        <v>2.428377</v>
+        <v>2.43</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1942</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="4">
         <v>18</v>
       </c>
       <c r="D69" s="4">
         <v>7.96</v>
       </c>
       <c r="E69" s="4">
-        <v>2.261307</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1943</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="4">
         <v>19.9</v>
       </c>
       <c r="D70" s="4">
         <v>8.82</v>
       </c>
       <c r="E70" s="4">
-        <v>2.256236</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1944</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="4">
         <v>26.8</v>
       </c>
       <c r="D71" s="4">
         <v>11.69</v>
       </c>
       <c r="E71" s="4">
-        <v>2.292558</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1945</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="4">
         <v>48.8</v>
       </c>
       <c r="D72" s="4">
         <v>21.49</v>
       </c>
       <c r="E72" s="4">
-        <v>2.270824</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1946</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="4">
         <v>100</v>
       </c>
       <c r="D73" s="4">
         <v>29.45</v>
       </c>
       <c r="E73" s="4">
-        <v>3.395586</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1947</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="4">
         <v>164</v>
       </c>
       <c r="D74" s="4">
         <v>39.33</v>
       </c>
       <c r="E74" s="4">
-        <v>4.169845</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1948</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4">
         <v>220</v>
       </c>
       <c r="D75" s="4">
         <v>61.58</v>
       </c>
       <c r="E75" s="4">
-        <v>3.572589</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1949</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="4">
         <v>187</v>
       </c>
       <c r="D76" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>2.538002</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1950</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="4">
         <v>168</v>
       </c>
       <c r="D77" s="4">
         <v>81.88</v>
       </c>
       <c r="E77" s="4">
-        <v>2.051783</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1951</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="4">
         <v>229</v>
       </c>
       <c r="D78" s="4">
         <v>110.25</v>
       </c>
       <c r="E78" s="4">
-        <v>2.077098</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1952</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="4">
         <v>234</v>
       </c>
       <c r="D79" s="4">
         <v>132.5</v>
       </c>
       <c r="E79" s="4">
-        <v>1.766038</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1953</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="4">
         <v>171</v>
       </c>
       <c r="D80" s="4">
         <v>135.25</v>
       </c>
       <c r="E80" s="4">
-        <v>1.264325</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1954</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="4">
         <v>182</v>
       </c>
       <c r="D81" s="4">
         <v>144.75</v>
       </c>
       <c r="E81" s="4">
-        <v>1.25734</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1955</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4">
         <v>202</v>
       </c>
       <c r="D82" s="4">
         <v>155.75</v>
       </c>
       <c r="E82" s="4">
-        <v>1.29695</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1956</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="4">
         <v>238</v>
       </c>
       <c r="D83" s="4">
         <v>170</v>
       </c>
       <c r="E83" s="4">
         <v>1.4</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1957</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="4">
         <v>265</v>
       </c>
       <c r="D84" s="4">
         <v>180.5</v>
       </c>
       <c r="E84" s="4">
-        <v>1.468144</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1958</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4">
         <v>207.5</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="4">
         <v>380</v>
       </c>
       <c r="D86" s="4">
         <v>221</v>
       </c>
       <c r="E86" s="4">
-        <v>1.719457</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1960</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>4.73</v>
       </c>
       <c r="D87" s="4">
         <v>2.35</v>
       </c>
       <c r="E87" s="4">
-        <v>2.012766</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1961</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>4.88</v>
       </c>
       <c r="D88" s="4">
         <v>2.5</v>
       </c>
       <c r="E88" s="4">
-        <v>1.952</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1962</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>5.18</v>
       </c>
       <c r="D89" s="4">
         <v>2.75</v>
       </c>
       <c r="E89" s="4">
-        <v>1.883636</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1963</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>5.7</v>
       </c>
       <c r="D90" s="4">
         <v>2.98</v>
       </c>
       <c r="E90" s="4">
-        <v>1.912752</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1964</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4">
         <v>3.17</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1965</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4">
         <v>3.36</v>
@@ -2151,51 +2150,51 @@
         <v>1970</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>5.02</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4">
         <v>7.5</v>
       </c>
       <c r="D98" s="4">
         <v>5.82</v>
       </c>
       <c r="E98" s="4">
-        <v>1.28866</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>1972</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>6.53</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="4">
         <v>7.74</v>
@@ -2272,51 +2271,51 @@
         <v>1979</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="4"/>
       <c r="D106" s="4">
         <v>16.72</v>
       </c>
       <c r="E106" s="4"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>1980</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4">
         <v>15.25</v>
       </c>
       <c r="D107" s="4">
         <v>21.22</v>
       </c>
       <c r="E107" s="4">
-        <v>0.718662</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1981</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>22.82</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>1982</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="4"/>
       <c r="D109" s="4">
         <v>27.8</v>
@@ -2406,51 +2405,51 @@
         <v>1989</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="4"/>
       <c r="D116" s="4">
         <v>42.83</v>
       </c>
       <c r="E116" s="4"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>1990</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C117" s="4">
         <v>22.21</v>
       </c>
       <c r="D117" s="4">
         <v>44.66</v>
       </c>
       <c r="E117" s="4">
-        <v>0.497313</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>1991</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C118" s="4"/>
       <c r="D118" s="4">
         <v>46.84</v>
       </c>
       <c r="E118" s="4"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>1992</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="4"/>
       <c r="D119" s="4">
         <v>48.69</v>
@@ -2475,459 +2474,459 @@
         <v>1994</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C121" s="4"/>
       <c r="D121" s="4">
         <v>51.03</v>
       </c>
       <c r="E121" s="4"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>1995</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C122" s="4">
         <v>24.67</v>
       </c>
       <c r="D122" s="4">
         <v>58.03</v>
       </c>
       <c r="E122" s="4">
-        <v>0.425125</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>1996</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C123" s="4">
         <v>22.5</v>
       </c>
       <c r="D123" s="4">
         <v>60.11</v>
       </c>
       <c r="E123" s="4">
-        <v>0.374314</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>1997</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C124" s="4">
         <v>24.46</v>
       </c>
       <c r="D124" s="4">
         <v>61.87</v>
       </c>
       <c r="E124" s="4">
-        <v>0.395345</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>1998</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C125" s="4">
         <v>24.48</v>
       </c>
       <c r="D125" s="4">
         <v>63.71</v>
       </c>
       <c r="E125" s="4">
-        <v>0.384241</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>1999</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C126" s="4">
         <v>25.57</v>
       </c>
       <c r="D126" s="4">
         <v>64.75</v>
       </c>
       <c r="E126" s="4">
-        <v>0.394903</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2000</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C127" s="4">
         <v>25.02</v>
       </c>
       <c r="D127" s="4">
         <v>66.19</v>
       </c>
       <c r="E127" s="4">
-        <v>0.378003</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>2001</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C128" s="4">
         <v>22.66</v>
       </c>
       <c r="D128" s="4">
         <v>69.95</v>
       </c>
       <c r="E128" s="4">
-        <v>0.323946</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2002</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4">
         <v>3.67</v>
       </c>
       <c r="D129" s="4">
         <v>10.8</v>
       </c>
       <c r="E129" s="4">
-        <v>0.339815</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2003</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="4">
         <v>3.63</v>
       </c>
       <c r="D130" s="4">
         <v>11.22</v>
       </c>
       <c r="E130" s="4">
-        <v>0.323529</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2004</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="4">
         <v>3.78</v>
       </c>
       <c r="D131" s="4">
         <v>11.84</v>
       </c>
       <c r="E131" s="4">
-        <v>0.319257</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2005</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="4">
         <v>4.32</v>
       </c>
       <c r="D132" s="4">
         <v>12.51</v>
       </c>
       <c r="E132" s="4">
-        <v>0.345324</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4">
         <v>4.76</v>
       </c>
       <c r="D133" s="4">
         <v>13.04</v>
       </c>
       <c r="E133" s="4">
-        <v>0.365031</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2007</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="4">
         <v>4.35</v>
       </c>
       <c r="D134" s="4">
         <v>13.34</v>
       </c>
       <c r="E134" s="4">
-        <v>0.326087</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2008</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="4">
         <v>4.6</v>
       </c>
       <c r="D135" s="4">
         <v>13.77</v>
       </c>
       <c r="E135" s="4">
-        <v>0.33406</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="4">
         <v>4.83</v>
       </c>
       <c r="D136" s="4">
         <v>14.02</v>
       </c>
       <c r="E136" s="4">
-        <v>0.344508</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>2010</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="4">
         <v>4.2</v>
       </c>
       <c r="D137" s="4">
         <v>14.18</v>
       </c>
       <c r="E137" s="4">
-        <v>0.296192</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>2011</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="4">
         <v>4.63</v>
       </c>
       <c r="D138" s="4">
         <v>14.43</v>
       </c>
       <c r="E138" s="4">
-        <v>0.320859</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4">
         <v>5.3</v>
       </c>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4">
-        <v>0.355705</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>5.1</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>0.338421</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>4.45</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>0.292186</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>4.53</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>0.294538</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>4.22</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>0.272786</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>4.42</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>0.282971</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>4.57</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>0.289058</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>6.07</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>0.378193</v>
+        <v>0.38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">