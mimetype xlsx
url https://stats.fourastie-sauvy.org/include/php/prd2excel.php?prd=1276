--- v0 (2025-10-28)
+++ v1 (2026-10-23)
@@ -37,52 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Oranges en gros</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>100 kg, INSEE :  de 1962 à 1979 et de 2001 à 2009. France Agrimer, 1995, à Rungis, Orange Naveline Espagne cat.I 3(81-92mm)</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Produits alimentaires</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
+    <t>Ces produits ont fait l'objet de progrès techniques, mais dans une mesure moindre que les céréales. Malgré les fluctuations boursières, leur prix réel a baissé de façon importante à long terme, jusque pendant les Trente glorieuses. Depuis, l'effet du progrès technique se fait moins sentir ; on oberve des fluctuations selon les années, mais souvont aucune baisse significative du prix réel.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -547,332 +546,332 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1962</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>105</v>
       </c>
       <c r="D2" s="4">
         <v>2.75</v>
       </c>
       <c r="E2" s="4">
-        <v>38.181818</v>
+        <v>38.18</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1963</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>2.98</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1964</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>3.17</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1965</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>117</v>
       </c>
       <c r="D5" s="4">
         <v>3.36</v>
       </c>
       <c r="E5" s="4">
-        <v>34.821429</v>
+        <v>34.82</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1966</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>116</v>
       </c>
       <c r="D6" s="4">
         <v>3.56</v>
       </c>
       <c r="E6" s="4">
-        <v>32.58427</v>
+        <v>32.58</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1967</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>117</v>
       </c>
       <c r="D7" s="4">
         <v>3.74</v>
       </c>
       <c r="E7" s="4">
-        <v>31.283422</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1968</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>129</v>
       </c>
       <c r="D8" s="4">
         <v>4.43</v>
       </c>
       <c r="E8" s="4">
-        <v>29.119639</v>
+        <v>29.12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1969</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>132</v>
       </c>
       <c r="D9" s="4">
         <v>4.77</v>
       </c>
       <c r="E9" s="4">
-        <v>27.672956</v>
+        <v>27.67</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1970</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>121</v>
       </c>
       <c r="D10" s="4">
         <v>5.02</v>
       </c>
       <c r="E10" s="4">
-        <v>24.103586</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1971</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>163</v>
       </c>
       <c r="D11" s="4">
         <v>5.82</v>
       </c>
       <c r="E11" s="4">
-        <v>28.006873</v>
+        <v>28.01</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1972</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>144</v>
       </c>
       <c r="D12" s="4">
         <v>6.53</v>
       </c>
       <c r="E12" s="4">
-        <v>22.052067</v>
+        <v>22.05</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1973</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>152</v>
       </c>
       <c r="D13" s="4">
         <v>7.74</v>
       </c>
       <c r="E13" s="4">
-        <v>19.638243</v>
+        <v>19.64</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1974</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>167</v>
       </c>
       <c r="D14" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E14" s="4">
-        <v>17.671958</v>
+        <v>17.67</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1975</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>203</v>
       </c>
       <c r="D15" s="4">
         <v>11.3</v>
       </c>
       <c r="E15" s="4">
-        <v>17.964602</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1976</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>212.58</v>
       </c>
       <c r="D16" s="4">
         <v>12.8</v>
       </c>
       <c r="E16" s="4">
-        <v>16.607813</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1977</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>224.87</v>
       </c>
       <c r="D17" s="4">
         <v>14.32</v>
       </c>
       <c r="E17" s="4">
-        <v>15.703212</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1978</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>233.88</v>
       </c>
       <c r="D18" s="4">
         <v>14.85</v>
       </c>
       <c r="E18" s="4">
-        <v>15.749495</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1979</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>279.44</v>
       </c>
       <c r="D19" s="4">
         <v>16.72</v>
       </c>
       <c r="E19" s="4">
-        <v>16.712919</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1980</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4">
         <v>21.22</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1981</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>22.82</v>
@@ -1040,459 +1039,459 @@
         <v>1994</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>51.03</v>
       </c>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1995</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>448.67</v>
       </c>
       <c r="D35" s="4">
         <v>58.03</v>
       </c>
       <c r="E35" s="4">
-        <v>7.731691</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1996</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>472.29</v>
       </c>
       <c r="D36" s="4">
         <v>60.11</v>
       </c>
       <c r="E36" s="4">
-        <v>7.857095</v>
+        <v>7.86</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1997</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>439.49</v>
       </c>
       <c r="D37" s="4">
         <v>61.87</v>
       </c>
       <c r="E37" s="4">
-        <v>7.103443</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1998</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>345.47</v>
       </c>
       <c r="D38" s="4">
         <v>63.71</v>
       </c>
       <c r="E38" s="4">
-        <v>5.42254</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1999</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>390.95</v>
       </c>
       <c r="D39" s="4">
         <v>64.75</v>
       </c>
       <c r="E39" s="4">
-        <v>6.037838</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2000</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>330.17</v>
       </c>
       <c r="D40" s="4">
         <v>66.19</v>
       </c>
       <c r="E40" s="4">
-        <v>4.988216</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2001</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>526.41</v>
       </c>
       <c r="D41" s="4">
         <v>69.95</v>
       </c>
       <c r="E41" s="4">
-        <v>7.525518</v>
+        <v>7.53</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2002</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>72.5</v>
       </c>
       <c r="D42" s="4">
         <v>10.8</v>
       </c>
       <c r="E42" s="4">
-        <v>6.712963</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2003</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>74.75</v>
       </c>
       <c r="D43" s="4">
         <v>11.22</v>
       </c>
       <c r="E43" s="4">
-        <v>6.66221</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2004</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>70.5</v>
       </c>
       <c r="D44" s="4">
         <v>11.84</v>
       </c>
       <c r="E44" s="4">
-        <v>5.954392</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2005</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>81.5</v>
       </c>
       <c r="D45" s="4">
         <v>12.51</v>
       </c>
       <c r="E45" s="4">
-        <v>6.514788</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2006</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>77</v>
       </c>
       <c r="D46" s="4">
         <v>13.04</v>
       </c>
       <c r="E46" s="4">
-        <v>5.904908</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2007</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>80</v>
       </c>
       <c r="D47" s="4">
         <v>13.34</v>
       </c>
       <c r="E47" s="4">
-        <v>5.997001</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2008</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>91.34999999999999</v>
       </c>
       <c r="D48" s="4">
         <v>13.77</v>
       </c>
       <c r="E48" s="4">
-        <v>6.633987</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2009</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>82.5</v>
       </c>
       <c r="D49" s="4">
         <v>14.02</v>
       </c>
       <c r="E49" s="4">
-        <v>5.884451</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2010</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>89.33</v>
       </c>
       <c r="D50" s="4">
         <v>14.18</v>
       </c>
       <c r="E50" s="4">
-        <v>6.299718</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2011</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>90</v>
       </c>
       <c r="D51" s="4">
         <v>14.43</v>
       </c>
       <c r="E51" s="4">
-        <v>6.237006</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2012</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>88</v>
       </c>
       <c r="D52" s="4">
         <v>14.9</v>
       </c>
       <c r="E52" s="4">
-        <v>5.90604</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2013</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>84.75</v>
       </c>
       <c r="D53" s="4">
         <v>15.07</v>
       </c>
       <c r="E53" s="4">
-        <v>5.623756</v>
+        <v>5.62</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2014</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>76.5</v>
       </c>
       <c r="D54" s="4">
         <v>15.23</v>
       </c>
       <c r="E54" s="4">
-        <v>5.022981</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2015</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>81</v>
       </c>
       <c r="D55" s="4">
         <v>15.38</v>
       </c>
       <c r="E55" s="4">
-        <v>5.26658</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2016</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>86.5</v>
       </c>
       <c r="D56" s="4">
         <v>15.47</v>
       </c>
       <c r="E56" s="4">
-        <v>5.591467</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2017</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>66.40000000000001</v>
       </c>
       <c r="D57" s="4">
         <v>15.62</v>
       </c>
       <c r="E57" s="4">
-        <v>4.25096</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>2018</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>87.33</v>
       </c>
       <c r="D58" s="4">
         <v>15.81</v>
       </c>
       <c r="E58" s="4">
-        <v>5.523719</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>2019</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>82.5</v>
       </c>
       <c r="D59" s="4">
         <v>16.05</v>
       </c>
       <c r="E59" s="4">
-        <v>5.140187</v>
+        <v>5.14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">