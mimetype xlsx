--- v0 (2025-10-17)
+++ v1 (2026-09-30)
@@ -26,51 +26,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Nuits saint-Georges</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>De 1886 à 1980 : Maison P. Missery, négociants à Nuits. Depuis : Catalogue de luxe Nicolas : un millésime récent.
-Bourgogne rouge ; en 2020 : peu de choix, ce qui explique peut-être l'augmentation du prix.
+Bourgogne rouge ; en 2020 : peu de chois, ce qui explique peut-être l'augmentation du prix.
 Depuis 1886, le prix réel a baissé ;  il avait  atteint une quarantaine de salaires horaires ; il est relativement stable depuis 1960, vers trois salaires horaires et varie un peu selon les années.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Boissons</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les produits "primaires" sont issus de la production agricole ou de la pêche. Dans ce secteur, sur la longue période, le progrès technique a joué de façon importante, permettant une production plus diversifiée et pluas abondante. En 1875 encore, les plus pauvres ne mangeaient guère que du pain et pas toujours du pain blanc. Depuis tous ont pu se nourrir mieux, de façon beaucoup plus variée, parce que les prix réels de produits de base, notamment le blé, baissaient.
 Boissons alcoolisées ou non. Les boissons non alcoolisées se sont développées.
 La consommation de vin a beaucoup changé depuis le XIXe siècle ; elle est d'abord devenue possible, mais avec une prépondérance de vins à bon marché ; aujourd'hui, on recherche un vin meilleur, plus fort en alcool, mais on en consomme de manière moins systématique. Le progrès technique a abaissé les prix de revient ; certains produits comme le champagne ont vu leur prix réel devenir si faible que leur consommation, réservée aux "riches" il y a un siècle, devient possible pour tous.
 Certaines boissons non alcoolisées font l'objet d'un progrès technique important et ont même parfois un prix nominal en baisse depuis 2 ou 3 ans.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur primaire, produits agricoles</t>
   </si>
   <si>
     <t>Annee</t>
@@ -554,51 +554,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1886</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5</v>
       </c>
       <c r="D2" s="4">
         <v>0.24</v>
       </c>
       <c r="E2" s="4">
-        <v>20.833333</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1887</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.24</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1888</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.25</v>
@@ -610,51 +610,51 @@
         <v>1889</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>0.25</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1890</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>4.5</v>
       </c>
       <c r="D6" s="4">
         <v>0.26</v>
       </c>
       <c r="E6" s="4">
-        <v>17.307692</v>
+        <v>17.31</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1891</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>0.26</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1892</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.26</v>
@@ -939,51 +939,51 @@
         <v>1914</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4">
         <v>0.34</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1915</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>18</v>
       </c>
       <c r="D31" s="4">
         <v>0.39</v>
       </c>
       <c r="E31" s="4">
-        <v>46.153846</v>
+        <v>46.15</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1916</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
         <v>0.44</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1917</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>0.51</v>
@@ -1073,51 +1073,51 @@
         <v>1924</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>1.94</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1925</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>98</v>
       </c>
       <c r="D41" s="4">
         <v>2.12</v>
       </c>
       <c r="E41" s="4">
-        <v>46.226415</v>
+        <v>46.23</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1926</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>2.47</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1927</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>2.58</v>
@@ -1142,51 +1142,51 @@
         <v>1929</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>3.02</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1930</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>13</v>
       </c>
       <c r="D46" s="4">
         <v>3.33</v>
       </c>
       <c r="E46" s="4">
-        <v>3.903904</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1931</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>3.3</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1932</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>3.19</v>
@@ -1406,51 +1406,51 @@
         <v>1949</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1950</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>350</v>
       </c>
       <c r="D66" s="4">
         <v>81.88</v>
       </c>
       <c r="E66" s="4">
-        <v>4.274548</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1951</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>110.25</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1952</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>132.5</v>
@@ -1540,51 +1540,51 @@
         <v>1959</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>221</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1960</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>5</v>
       </c>
       <c r="D76" s="4">
         <v>2.35</v>
       </c>
       <c r="E76" s="4">
-        <v>2.12766</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1961</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>2.5</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1962</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>2.75</v>
@@ -1609,68 +1609,68 @@
         <v>1964</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>3.17</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1965</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>9</v>
       </c>
       <c r="D81" s="4">
         <v>3.36</v>
       </c>
       <c r="E81" s="4">
-        <v>2.678571</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1966</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4">
         <v>9</v>
       </c>
       <c r="D82" s="4">
         <v>3.56</v>
       </c>
       <c r="E82" s="4">
-        <v>2.52809</v>
+        <v>2.53</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1967</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="4">
         <v>3.74</v>
       </c>
       <c r="E83" s="4"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1968</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="4">
         <v>4.43</v>
@@ -1682,51 +1682,51 @@
         <v>1969</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4">
         <v>4.77</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1970</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="4">
         <v>14</v>
       </c>
       <c r="D86" s="4">
         <v>5.02</v>
       </c>
       <c r="E86" s="4">
-        <v>2.788845</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1971</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4">
         <v>5.82</v>
       </c>
       <c r="E87" s="4"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1972</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4">
         <v>6.53</v>
@@ -1751,51 +1751,51 @@
         <v>1974</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E90" s="4"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1975</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>23</v>
       </c>
       <c r="D91" s="4">
         <v>11.3</v>
       </c>
       <c r="E91" s="4">
-        <v>2.035398</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1976</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4">
         <v>12.8</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1977</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4">
         <v>14.32</v>
@@ -1820,51 +1820,51 @@
         <v>1979</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>16.72</v>
       </c>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1980</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>55</v>
       </c>
       <c r="D96" s="4">
         <v>21.22</v>
       </c>
       <c r="E96" s="4">
-        <v>2.591894</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1981</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>22.82</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1982</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>27.8</v>
@@ -1980,132 +1980,132 @@
         <v>1991</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="4">
         <v>46.84</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1992</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4">
         <v>130</v>
       </c>
       <c r="D108" s="4">
         <v>48.69</v>
       </c>
       <c r="E108" s="4">
-        <v>2.669953</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>1993</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="4">
         <v>149</v>
       </c>
       <c r="D109" s="4">
         <v>49.94</v>
       </c>
       <c r="E109" s="4">
-        <v>2.98358</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>1994</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C110" s="4">
         <v>115</v>
       </c>
       <c r="D110" s="4">
         <v>51.03</v>
       </c>
       <c r="E110" s="4">
-        <v>2.253576</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>1995</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C111" s="4">
         <v>128</v>
       </c>
       <c r="D111" s="4">
         <v>58.03</v>
       </c>
       <c r="E111" s="4">
-        <v>2.205756</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>1996</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C112" s="4"/>
       <c r="D112" s="4">
         <v>60.11</v>
       </c>
       <c r="E112" s="4"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>1997</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="4">
         <v>149</v>
       </c>
       <c r="D113" s="4">
         <v>61.87</v>
       </c>
       <c r="E113" s="4">
-        <v>2.408275</v>
+        <v>2.41</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>1998</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C114" s="4"/>
       <c r="D114" s="4">
         <v>63.71</v>
       </c>
       <c r="E114" s="4"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>1999</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C115" s="4"/>
       <c r="D115" s="4">
         <v>64.75</v>
@@ -2273,166 +2273,166 @@
         <v>2012</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C128" s="4"/>
       <c r="D128" s="4">
         <v>14.9</v>
       </c>
       <c r="E128" s="4"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2013</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4">
         <v>35.8</v>
       </c>
       <c r="D129" s="4">
         <v>15.07</v>
       </c>
       <c r="E129" s="4">
-        <v>2.375581</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2014</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="4"/>
       <c r="D130" s="4">
         <v>15.23</v>
       </c>
       <c r="E130" s="4"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2015</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="4">
         <v>18.8</v>
       </c>
       <c r="D131" s="4">
         <v>15.38</v>
       </c>
       <c r="E131" s="4">
-        <v>1.222367</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2016</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="4">
         <v>44</v>
       </c>
       <c r="D132" s="4">
         <v>15.47</v>
       </c>
       <c r="E132" s="4">
-        <v>2.844215</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2017</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4">
         <v>44</v>
       </c>
       <c r="D133" s="4">
         <v>15.62</v>
       </c>
       <c r="E133" s="4">
-        <v>2.816901</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2018</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="4">
         <v>44</v>
       </c>
       <c r="D134" s="4">
         <v>15.81</v>
       </c>
       <c r="E134" s="4">
-        <v>2.783049</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2019</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="4">
         <v>44</v>
       </c>
       <c r="D135" s="4">
         <v>16.05</v>
       </c>
       <c r="E135" s="4">
-        <v>2.741433</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2020</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="4">
         <v>65</v>
       </c>
       <c r="D136" s="4">
         <v>16.24</v>
       </c>
       <c r="E136" s="4">
-        <v>4.002463</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">