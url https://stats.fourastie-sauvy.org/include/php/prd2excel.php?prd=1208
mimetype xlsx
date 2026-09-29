--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -550,51 +550,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1891</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.1</v>
       </c>
       <c r="D2" s="4">
         <v>0.26</v>
       </c>
       <c r="E2" s="4">
-        <v>0.384615</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1892</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.26</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1893</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.26</v>
@@ -671,51 +671,51 @@
         <v>1899</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>0.28</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1900</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>0.15</v>
       </c>
       <c r="D11" s="4">
         <v>0.29</v>
       </c>
       <c r="E11" s="4">
-        <v>0.517241</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1901</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>0.29</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1902</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>0.3</v>
@@ -844,68 +844,68 @@
         <v>1912</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>0.34</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1913</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>0.25</v>
       </c>
       <c r="D24" s="4">
         <v>0.34</v>
       </c>
       <c r="E24" s="4">
-        <v>0.735294</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1914</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>0.25</v>
       </c>
       <c r="D25" s="4">
         <v>0.34</v>
       </c>
       <c r="E25" s="4">
-        <v>0.735294</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1915</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>0.39</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1916</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>0.44</v>
@@ -1021,158 +1021,158 @@
         <v>1925</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>2.12</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1926</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>1</v>
       </c>
       <c r="D37" s="4">
         <v>2.47</v>
       </c>
       <c r="E37" s="4">
-        <v>0.404858</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1927</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>1.25</v>
       </c>
       <c r="D38" s="4">
         <v>2.58</v>
       </c>
       <c r="E38" s="4">
-        <v>0.484496</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1928</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>2.72</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1929</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>1.25</v>
       </c>
       <c r="D40" s="4">
         <v>3.02</v>
       </c>
       <c r="E40" s="4">
-        <v>0.413907</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1930</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>1.5</v>
       </c>
       <c r="D41" s="4">
         <v>3.33</v>
       </c>
       <c r="E41" s="4">
-        <v>0.45045</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1931</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>3.3</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1932</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>3.19</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1933</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>1.5</v>
       </c>
       <c r="D44" s="4">
         <v>3.06</v>
       </c>
       <c r="E44" s="4">
-        <v>0.490196</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1934</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>3.1</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1935</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>3.15</v>
@@ -1184,438 +1184,438 @@
         <v>1936</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>3.97</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1937</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>2</v>
       </c>
       <c r="D48" s="4">
         <v>5.32</v>
       </c>
       <c r="E48" s="4">
-        <v>0.37594</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1938</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>2.25</v>
       </c>
       <c r="D49" s="4">
         <v>5.9</v>
       </c>
       <c r="E49" s="4">
-        <v>0.381356</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1939</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>2.25</v>
       </c>
       <c r="D50" s="4">
         <v>5.95</v>
       </c>
       <c r="E50" s="4">
-        <v>0.378151</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1940</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>3</v>
       </c>
       <c r="D51" s="4">
         <v>6.1</v>
       </c>
       <c r="E51" s="4">
-        <v>0.491803</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1941</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>3</v>
       </c>
       <c r="D52" s="4">
         <v>7.33</v>
       </c>
       <c r="E52" s="4">
-        <v>0.409277</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1942</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>5</v>
       </c>
       <c r="D53" s="4">
         <v>7.96</v>
       </c>
       <c r="E53" s="4">
-        <v>0.6281409999999999</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1943</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>5</v>
       </c>
       <c r="D54" s="4">
         <v>8.82</v>
       </c>
       <c r="E54" s="4">
-        <v>0.566893</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1944</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>5.5</v>
       </c>
       <c r="D55" s="4">
         <v>11.69</v>
       </c>
       <c r="E55" s="4">
-        <v>0.470488</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1945</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>9.5</v>
       </c>
       <c r="D56" s="4">
         <v>21.49</v>
       </c>
       <c r="E56" s="4">
-        <v>0.442066</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1946</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>14</v>
       </c>
       <c r="D57" s="4">
         <v>29.45</v>
       </c>
       <c r="E57" s="4">
-        <v>0.475382</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1947</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>20</v>
       </c>
       <c r="D58" s="4">
         <v>39.33</v>
       </c>
       <c r="E58" s="4">
-        <v>0.508518</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1948</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>42</v>
       </c>
       <c r="D59" s="4">
         <v>61.58</v>
       </c>
       <c r="E59" s="4">
-        <v>0.68204</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1949</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>46</v>
       </c>
       <c r="D60" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E60" s="4">
-        <v>0.624321</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1950</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>53</v>
       </c>
       <c r="D61" s="4">
         <v>81.88</v>
       </c>
       <c r="E61" s="4">
-        <v>0.647289</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1951</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>110.25</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1952</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>79</v>
       </c>
       <c r="D63" s="4">
         <v>132.5</v>
       </c>
       <c r="E63" s="4">
-        <v>0.596226</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1953</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>70</v>
       </c>
       <c r="D64" s="4">
         <v>135.25</v>
       </c>
       <c r="E64" s="4">
-        <v>0.51756</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1954</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>79</v>
       </c>
       <c r="D65" s="4">
         <v>144.75</v>
       </c>
       <c r="E65" s="4">
-        <v>0.5457689999999999</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1955</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>79</v>
       </c>
       <c r="D66" s="4">
         <v>155.75</v>
       </c>
       <c r="E66" s="4">
-        <v>0.507223</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1956</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4">
         <v>86</v>
       </c>
       <c r="D67" s="4">
         <v>170</v>
       </c>
       <c r="E67" s="4">
-        <v>0.5058820000000001</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1957</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4">
         <v>91</v>
       </c>
       <c r="D68" s="4">
         <v>180.5</v>
       </c>
       <c r="E68" s="4">
-        <v>0.504155</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1958</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="4">
         <v>100</v>
       </c>
       <c r="D69" s="4">
         <v>207.5</v>
       </c>
       <c r="E69" s="4">
-        <v>0.481928</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1959</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="4">
         <v>100</v>
       </c>
       <c r="D70" s="4">
         <v>221</v>
       </c>
       <c r="E70" s="4">
-        <v>0.452489</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1960</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>1</v>
       </c>
       <c r="D71" s="4">
         <v>2.35</v>
       </c>
       <c r="E71" s="4">
-        <v>0.425532</v>
+        <v>0.43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">